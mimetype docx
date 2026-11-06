--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -2,12388 +2,15078 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74F6859B" w14:textId="62476E65" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="7ED71823" w14:textId="1AC6B73E" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20CD">
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20CD">
         <w:rPr>
           <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ECFA9D" w14:textId="6B0ACD19" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="1CC5E516" w14:textId="07864CDF" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>任教科目：</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grade 6 Let</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’s Go (Excellent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF245E5" w14:textId="2355F865" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任教科目：</w:t>
+        <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
-[...8 lines deleted...]
-      <w:r w:rsidR="00BB7449">
+      <w:r w:rsidR="00FE20CD">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t xml:space="preserve">Gia </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r w:rsidR="00FE20CD">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>班</w:t>
+        <w:t>楊汝佳；</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE20CD">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6E1&amp;6E2</w:t>
+        <w:t>Zilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE20CD">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>蘇志玲</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D744D92" w14:textId="41D0A4D2" w:rsidR="00BB7449" w:rsidRDefault="00BB7449" w:rsidP="005061AD">
+    <w:p w14:paraId="5F705847" w14:textId="6CED75E0" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="0059021E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>採用教材：使用</w:t>
+        <w:t>採用教材</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：使用</w:t>
+      </w:r>
+      <w:r w:rsidR="0059021E" w:rsidRPr="0059021E">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Let</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r w:rsidR="0059021E" w:rsidRPr="0059021E">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>’</w:t>
+        <w:t>’s Go Student Book6</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>s G</w:t>
+        <w:t>教科書</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+    </w:p>
+    <w:p w14:paraId="030CC49F" w14:textId="3F4526A9" w:rsidR="0059021E" w:rsidRPr="0059021E" w:rsidRDefault="0059021E" w:rsidP="0059021E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>o</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="00BB7449">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6、Simply Read More 6</w:t>
+        <w:t>使用</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024761B">
+      <w:r w:rsidRPr="0059021E">
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>版本</w:t>
+        <w:t xml:space="preserve">Simply Read More </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059021E">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>教科書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="ab"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3764"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="2647"/>
+        <w:gridCol w:w="3527"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="61077FA7" w14:textId="77777777" w:rsidTr="00BB7449">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="754DEC5D" w14:textId="77777777" w:rsidTr="00480C78">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7189AA12" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="73F77FD2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494E623C" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="78EF87EF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcW w:w="1019" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1B6EA3" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="183EC45A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A70510F" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w14:paraId="3AFF7328" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="pct"/>
+            <w:tcW w:w="1270" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E2913B" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="74F1A3CA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BEA43AC" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w14:paraId="7525698D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="pct"/>
+            <w:tcW w:w="1692" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15330304" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="374F3917" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="4735938E" w14:textId="77777777" w:rsidTr="00BB7449">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="302F6D7A" w14:textId="77777777" w:rsidTr="00480C78">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...4019 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...16 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497190CA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CC6987" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F93935" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5973C8C0" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="041485F1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E95F1E" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="2263204E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F2D4EC" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="4FDB1B30" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DF1F1A" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-            <w:tcW w:w="127" w:type="pct"/>
+          <w:p w14:paraId="23AEEBE3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B8F938" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="089C2914" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...1092 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E08DEC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
-[...582 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B196A3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...249 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...350 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ECC760" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
-[...42 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A997C0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="30DEF625" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2687BB29" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4023E591" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...86 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2AC511" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="127" w:type="pct"/>
-[...526 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="154" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...24 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD6EB66" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...778 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03119A2D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...24 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555455F6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F729F41" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5445C7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B058982" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="364F5CE0" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAAC023" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A99D27C" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597E4DE2" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E790C21" w14:textId="2AB1060F" w:rsidR="00480C78" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406249AA" w14:textId="2EE0EDF2" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Preparation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA3E589" w14:textId="247FE170" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20E777AC" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB Pg. 4~6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466DC9A7" w14:textId="55726708" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED611B6" w14:textId="6F752AF1" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Learn Part A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEB535B" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8D37F4" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單字大會考Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D327E6" w14:textId="7E8BB422" w:rsidR="00480C78" w:rsidRPr="00700DE7" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mock Test 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AEA190" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D78C038" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C72F2F2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="735CF429" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7495C72C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3106EC1B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719C8ADE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D88564B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1263479A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BE95F2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B24D3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2410B089" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51313E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DAD736" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2CBBBC" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612AE938" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464205F3" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFA8D0B" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="676FEC3A" w14:textId="525C2C27" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A879B3" w14:textId="7CEC664A" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Exercise 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7F1B97" w14:textId="65202BA1" w:rsidR="00700DE7" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Welcome to Taiwan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="126CF2E2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00480C78" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SB Pg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AE7DE6" w14:textId="75AF3011" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B9FBAD" w14:textId="7E094C0B" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’s Learn More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AFD7F3" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5212A2F1" w14:textId="6D650D50" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 4~5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CA9000" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF13AC9" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單字大會考Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4B2C59" w14:textId="63F59B81" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mock Test 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D525C0D" w14:textId="13486C3B" w:rsidR="00480C78" w:rsidRPr="00700DE7" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mock Test </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA243A6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0A2AD8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601A7DE7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="6947B489" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500FC2A7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AB60F4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B333C7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D6298A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28048194" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEBDAB7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2632710E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7827E001" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...139 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC96FDD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9B391A" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EA4B87" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35602C8C" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71085F59" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45BE3B75" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFBDE88" w14:textId="66446051" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28970C43" w14:textId="1504E342" w:rsidR="00480C78" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...19 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Planning a Trip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D54189" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C55A58" w14:textId="77777777" w:rsidR="00480C78" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 10~11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1449DF8A" w14:textId="77777777" w:rsidR="00480C78" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s Read </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E660B46" w14:textId="77777777" w:rsidR="00480C78" w:rsidRPr="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit1 Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064DA9BB" w14:textId="77777777" w:rsidR="00480C78" w:rsidRDefault="00480C78" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit1 Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A0DC7F" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68762875" w14:textId="5ACF826A" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6~7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549C9AD2" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C8C605" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單字大會考Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6196A4" w14:textId="729AA6BC" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">講解Mock Test </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E3FECD9" w14:textId="5255DA0F" w:rsidR="00480C78" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="00480C78">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mock Test </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756E36FE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20409959" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
-                <w:color w:val="000000"/>
-[...80 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="061311C9" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5D75D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528404B1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB4E886" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10491794" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A3366" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B32B776" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B4D075" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AADE0E3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9929C6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F014E10" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A983799" w14:textId="001CAB29" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C99E2DD" w14:textId="782CEF60" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A122E8" w14:textId="0D5A25F3" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE46B71" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5983C9FD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit1 Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CAE4E1" w14:textId="77777777" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D3E4D0" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46093FD7" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6C0CF5" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394A9A5B" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單字大會考Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFAB813" w14:textId="12159707" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mock Test </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33748BA4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191DEB25" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD2B8BE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:t>⑥</w:t>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0623BE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C961E3E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167BCC" w:rsidRPr="00162306" w14:paraId="0BA1E5E9" w14:textId="77777777" w:rsidTr="00BB7449">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="2FEC2F55" w14:textId="77777777" w:rsidTr="00480C78">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667"/>
+          <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...1093 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="249DF6A8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...24 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0C4C11" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CF1B7F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015E7929" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205AB8D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5372019D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B4D836" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD76EA0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BBD641" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
-[...24 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D74645" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAF8A87" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F621F21" w14:textId="77777777" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F174531" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBF8DBD" w14:textId="2A2B0FCA" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BAD723D" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59818C01" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D55CA18" w14:textId="122C81DB" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">講解Mock Test </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...362 lines deleted...]
-              <w:t>⑨</w:t>
+          <w:p w14:paraId="59E4D5D5" w14:textId="65DD7EC9" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單字大會考Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC650DF" w14:textId="55D77452" w:rsidR="0067413B" w:rsidRPr="00700DE7" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>G6單字大會考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="251986AE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F508ADD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167BCC" w:rsidRPr="00162306" w14:paraId="11E97205" w14:textId="77777777" w:rsidTr="00BB7449">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="1C1FFC8F" w14:textId="77777777" w:rsidTr="00480C78">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...25 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E08AB3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B35BF0E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EF679B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6666983F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EB9B28" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AC0115" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB25B45" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B643B56" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4520D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A09C6B3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CBEDF6" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1774C4AC" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44189EC3" w14:textId="08727454" w:rsidR="00700DE7" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00162306">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>十八</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="372FCC5F" w14:textId="5FBB04F3" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4~15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC025D7" w14:textId="40E35C86" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8F8197" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6B8D7E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="1E051BB7" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1228AF00" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCE5D8E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E7E029" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8F5AFD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A26A6F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA0BF4" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D094B36" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3897199B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BE119F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E74DA17" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DF7AD2" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D949E98" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B8C8F1" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6994F90B" w14:textId="703880F9" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1323144F" w14:textId="1A641205" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B6D115" w14:textId="49D69AC8" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Cutting Down on Sugar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DD7595" w14:textId="454D9FFE" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6~27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F49A84" w14:textId="3079150C" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09601A3E" w14:textId="1773B08F" w:rsidR="00BF615C" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>已學內容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E587FA8" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B67A62D" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM Pg. 8~9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498CE0D5" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E6D9FB7" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="497BDF1D" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D80080C" w14:textId="13C73941" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Talent Show Practice）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C159C1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9CE6BB" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4C4E74" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336A8CA9" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A3050A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="3F800268" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4504EF1B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6955BE6A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1976E005" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007CEECC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E1A674" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BB9FA3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E7F9F2" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586C8890" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BFD95F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B19DC6" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFE8793" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A3F9A7" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5016370D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F4ABC18" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="711EE4C5" w14:textId="4F2F3669" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19030248" w14:textId="4AC07CD5" w:rsidR="0067413B" w:rsidRPr="0067413B" w:rsidRDefault="0067413B" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’s a deal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F9553A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="0067413B" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D68D764" w14:textId="77777777" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A583CE" w14:textId="77777777" w:rsidR="0067413B" w:rsidRPr="005E7C33" w:rsidRDefault="0067413B" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="465E15B6" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F1CF8E6" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FBE65C7" w14:textId="2273CA19" w:rsidR="0067413B" w:rsidRDefault="0067413B" w:rsidP="0067413B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SRM Pg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237B45CC" w14:textId="0A1DEBAA" w:rsidR="0067413B" w:rsidRPr="00700DE7" w:rsidRDefault="0067413B" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B315B15" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="19CFF6EB" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE91817" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054DE8B3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E4D34D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8AF443" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C96629" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27611919" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530CA4A1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27149872" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C290CBA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BC2BD9" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEAF128" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="523276C1" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the Aquarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1D925B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236040EB" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02D60055" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="319AD8BA" w14:textId="0596BCCF" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C791BD5" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2D800F" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00480C78">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School Days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDA2811" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRPr="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3E0CBD" w14:textId="62F3051F" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207B6669" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613B764E" w14:textId="473D38A9" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit2 Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C382D00" w14:textId="0875354E" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit2 Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A0C83C9" w14:textId="2AE38D49" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解Unit2 Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74665CA8" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE6795E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAD3829" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253FEE9E" w14:textId="11261982" w:rsidR="005E7C33" w:rsidRPr="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit1 Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B1E018" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EEB123" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0E834C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="6641524A" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A405608" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713167BD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F65C103" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAA539A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5607AD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71712B52" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D97E0D4" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6698D831" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AAABF7" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E93E63D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF4A541" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D95FCF3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7441E678" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Exercise 1~4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E0E15C" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1915FDDA" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB856CE" w14:textId="5F525CD5" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>~2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66746216" w14:textId="2BA8162B" w:rsidR="005E7C33" w:rsidRPr="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2F179F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM Exercise Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56687D4B" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Pg. 4~11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BBC71B" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F316A6A" w14:textId="2FEEE086" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65CC4730" w14:textId="7A284EBE" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Unit 1~2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43136C7C" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Pg. 4~19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C904F69" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD9B016" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>卷</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58201087" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E3DE08" w14:textId="61270061" w:rsidR="005E7C33" w:rsidRPr="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Talent Show Practice）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C98BEE" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300A1E0D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F2FA47A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C5A84C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D64C7F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="1B93051A" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FEDCE3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366CE1E8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A235B6C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0977056B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3617A2C7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC7C04" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BE897C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AD2055" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABE1EE4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A64AC9" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489E88C7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BF3D36" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Going Shopping</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077BE2FF" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="211024ED" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEE1F7A" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB3EBA4" w14:textId="1104BF98" w:rsidR="005E7C33" w:rsidRPr="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My English Teacher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="038A029F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.22~23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153A7281" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198F3C06" w14:textId="7102788F" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB63FDB" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="628D45A5" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Pg.14~15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340C37FE" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E90D70" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7363D21C" w14:textId="2BB58710" w:rsidR="005E7C33" w:rsidRPr="00700DE7" w:rsidRDefault="005E7C33" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Talent Show Practice）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57806CB7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D77BB9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B260D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B3A0308" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="101E3B35" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72377CF3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C1738E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="797B0365" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3E40B5" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9F033B" w14:textId="77777777" w:rsidR="00167BCC" w:rsidRPr="00162306" w:rsidRDefault="00167BCC" w:rsidP="00167BCC">
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="12456C3F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C56768B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0E7B2D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02984E89" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28098183" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDD8169" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BA6293" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31647B8B" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Going Shopping</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E12CE2" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4083A15C" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D2164C" w14:textId="081150E7" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FBA4AB9" w14:textId="2398DDE9" w:rsidR="005E7C33" w:rsidRPr="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learning Your Love Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B754B2" w14:textId="4AA63042" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>~2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52391BA9" w14:textId="1ACE20D3" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2143BC" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D875052" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="005E7C33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="109527FE" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 16~17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E01CFF" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6900F763" w14:textId="77777777" w:rsidR="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D1544D" w14:textId="6F068A9F" w:rsidR="005E7C33" w:rsidRPr="005E7C33" w:rsidRDefault="005E7C33" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067413B">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Talent Show Practice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="119BF78D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27748D27" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D57DC19" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA37722" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="231897C0" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D20A70" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE74EA3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC0CF69" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E19CEE" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E0943" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C62F06" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4906D14C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25981B77" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57626950" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B24075" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395F808D" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3768C261" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Going Shoppin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F54AE83" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB2B4CF" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="554730C1" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68CF5086" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="756F0E08" w14:textId="7EF21136" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>5~6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="087392E4" w14:textId="490CFB72" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>~2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D6F364" w14:textId="49B054B8" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC45634" w14:textId="0ADB889C" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6261C131" w14:textId="168C7399" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit3 Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAE8649" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="764DED27" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="268FE8D5" w14:textId="63D50A1E" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Exercise 5~6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407A3F4B" w14:textId="47054AFB" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Pg. 14~17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDAF9C9" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AD702E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B57E97" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C60D38" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF5F72F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="3B3F06AC" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0495994A" w14:textId="77777777" w:rsidR="00167BCC" w:rsidRPr="00162306" w:rsidRDefault="00167BCC" w:rsidP="00167BCC">
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="018253C8" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD4C784" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F70513" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8A5B21" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D6E7CA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04871251" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD67069" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A354D1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F9CC9C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D91C959" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE61E8A" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232E91B7" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Going Shoppin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673D109D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CB34EFF" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E402EAA" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03FE1A97" w14:textId="486E7D71" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Key to Happiness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5194AAEB" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="430000F8" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72320547" w14:textId="1C881D5E" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2B7216" w14:textId="23012787" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Around Town</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F74083A" w14:textId="45CEF3B7" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FE9B11" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit3 Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B49D8F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DD988EE" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM Pg. 18~19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148369AF" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35A8F32E" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43EC80E9" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01C7DA77" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E22E015" w14:textId="631A44A2" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C481AC" w14:textId="41AC4A63" w:rsidR="00C82390" w:rsidRPr="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF687D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D488EC7" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739A3C6F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="007144A5" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0D6DD9" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413C2407" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="4EEA67EA" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEFBE10" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375B53E4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45AE10D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C8FF18" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF0047" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EA855A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="250A9434" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E465CF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522284A6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1147B4F7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F62759" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60176F08" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0B81E9" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A335818" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Around Tow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D75E13" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF6A532" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0140CA36" w14:textId="223DE13D" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9A1BC9" w14:textId="000FBA62" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C28C145" w14:textId="75872BF2" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Saying No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bullying</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C503CFA" w14:textId="56A17F18" w:rsidR="00C82390" w:rsidRPr="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C5AAA5" w14:textId="155147F2" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7456A383" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Talk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACBE11C" w14:textId="55DB6E4A" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2~33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0515D4" w14:textId="72F7180C" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44330812" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D400CC7" w14:textId="0C4B6A20" w:rsidR="00C82390" w:rsidRPr="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg. 20~21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D36EC7C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1B21BE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="556D54C5" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A15972" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F1314B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FD0401" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="458F7AA5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C60F571" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB4C04D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1742120E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBB72E2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E33331A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1DA80E" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C51406" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9E1C72" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Around Tow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11215AB2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C780DBF" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47A117D6" w14:textId="2E22EA02" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1C36ED" w14:textId="6DA00D38" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>7~8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3C2E9C" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D41339" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Pg. 34~37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26ED0A18" w14:textId="6154217B" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441CAEDF" w14:textId="3908DA81" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let’s Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48484807" w14:textId="43123FB5" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit4 Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70452017" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47C0A592" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449CAE47" w14:textId="2F4A537A" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Exercise 7~8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D4D90E" w14:textId="5769781D" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Pg. 18~21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1897EBBE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="173BA308" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65EA1690" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6070760A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="5EC22F4F" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E59DC10" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="385C2B21" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EF583F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731938C2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A35C72" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1E3F87" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52780E23" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C3245D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7356E0D8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="547575D9" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3936D8A1" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08216751" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Around Tow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578BC817" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2887EF1A" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EC7CA2" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68761190" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E7C33">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...222 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Going Shoppin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244D7F89" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D703BA3" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C227C97" w14:textId="5896D4D8" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6212942E" w14:textId="2E00324F" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FCAF3C" w14:textId="77777777" w:rsidR="00C82390" w:rsidRPr="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D4E3DB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093608B3" w14:textId="707CFC76" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7719AB6D" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0947B045" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Unit3 Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F180E4" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>SB P38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7004E32E" w14:textId="77777777" w:rsidR="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B46C94" w14:textId="28A57EF9" w:rsidR="00C82390" w:rsidRPr="00C82390" w:rsidRDefault="00C82390" w:rsidP="00C82390">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06DB78E0" w14:textId="73EF7AC1" w:rsidR="00C82390" w:rsidRPr="00EC3AAE" w:rsidRDefault="00C82390" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB8E851" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB53514" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="37A36249" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...655 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9DCAE1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="727D0A21" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FA7F83" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="pct"/>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FA913E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A2CA65" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343B5A7C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640B200F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D9D790" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552F694E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70A9B7" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRPr="00C82390" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362B8302" w14:textId="21479028" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C82390">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EEB7BE" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CC3F34C" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Let’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245967FA" w14:textId="0AD4055F" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>～4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA450FE" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRPr="00C82390" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16E7C5CE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FC98C9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SRM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期末Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E62D910" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Exercise 5～8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD83C77" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B921EA7" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>SB U3～4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期末Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEB3BEF" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="549C3BF6" w14:textId="3D10EC6D" w:rsidR="00EC3AAE" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>英文期末考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B53B31" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAC6CB7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D37EE0" w14:textId="4D4AF195" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB71B6A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="540A6B8E" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FE6DE1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C9FEAB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283BCD39" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193CDB27" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB019AB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D59F4B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224CE8D9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8D962F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C7829D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEA6620" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F36B0B6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’s Go</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEE024F" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F199D5B" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="045CB019" w14:textId="5AC7F8EB" w:rsidR="00EC3AAE" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SRM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C2A4E8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618524FB" w14:textId="36C3CE3B" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>SB Pg.21 / Pg. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="547F7A8A" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AD21CF2" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Review 1 / Review 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F8AB95" w14:textId="77777777" w:rsidR="00EC3AAE" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72DC6AB9" w14:textId="1751B6CF" w:rsidR="00EC3AAE" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF72B87" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014D9850" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D8E65E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="01307E4B" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECD0FE6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7BC88" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543855F1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1045E2A9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64151448" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B7F26A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DB8156" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFD75E4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA087C3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C853F2B" w14:textId="16133A08" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED5543A" w14:textId="66EE3E6C" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790CF56E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="712A0CB4" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C69A424" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCAC8F4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8C0FB4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31436F24" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030B9093" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB5F85E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79062B5A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBA208A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7F5049" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E37C7A1" w14:textId="5CDD9E95" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1156" w:type="pct"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF22D6D" w14:textId="203C5094" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>English Fun Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C58271" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="2D423527" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7536458E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1755A4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="203D5490" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE1E5F0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543F08EB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11460C65" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47563D2E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5275FA48" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130F7D91" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5450DC3F" w14:textId="44EBF91C" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="pct"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1E3C0C" w14:textId="59094494" w:rsidR="00EC3AAE" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00EC3AAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF2660F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="2CEDD323" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFDDBA1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DF8DC0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234DC58F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A0CB5F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A70635" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA5DB20" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D4131F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEE6473" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9087F7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBCCFB1" w14:textId="5398C784" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0278A5A7" w14:textId="272B066B" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69779DCE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="555A6F33" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC9B464" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671A2F86" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="729E27A8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38643B2A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783E79B8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD08248" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D22B024" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CC2075" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2005F801" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20080D7D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA470E" w14:textId="7EF942C2" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F84CB56" w14:textId="3A4698E9" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547987C5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="07589FB2" w14:textId="77777777" w:rsidTr="00480C78">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0968E12E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17935989" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADE9C9D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192ADD39" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C75914D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6553F649" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="611C3B04" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1310E2E5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DD27E3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="779" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="044FE7E4" w14:textId="3B82F6F3" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="087FC0B1" w14:textId="1698CCE6" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00EC3AAE" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280FF5E2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A6E06D6" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="6DF312CE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47FDFAD2" w14:textId="77777777" w:rsidR="001076CB" w:rsidRDefault="001076CB">
+    <w:p w14:paraId="27F3255D" w14:textId="77777777" w:rsidR="006D0DDE" w:rsidRDefault="006D0DDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C24D9BB" w14:textId="77777777" w:rsidR="001076CB" w:rsidRDefault="001076CB">
+    <w:p w14:paraId="63CA5907" w14:textId="77777777" w:rsidR="006D0DDE" w:rsidRDefault="006D0DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKai-SB">
     <w:altName w:val="微软雅黑"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:altName w:val="微軟正黑體"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B22593C" w14:textId="77777777" w:rsidR="001076CB" w:rsidRDefault="001076CB">
+    <w:p w14:paraId="30469BBF" w14:textId="77777777" w:rsidR="006D0DDE" w:rsidRDefault="006D0DDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D91DE95" w14:textId="77777777" w:rsidR="001076CB" w:rsidRDefault="001076CB">
+    <w:p w14:paraId="4EE6E023" w14:textId="77777777" w:rsidR="006D0DDE" w:rsidRDefault="006D0DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E1FEC51" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="775E1543" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71AF5E34" wp14:editId="6FBDF057">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="226F2647" wp14:editId="1D1C2ECA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -12408,51 +15098,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="64BA38C2" wp14:editId="57204DC1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5D3BC051" wp14:editId="584DC176">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -12550,79 +15240,79 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="728FB3B2" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33E38D48" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="704E5DAB" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6223124F" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D53D8CE" wp14:editId="64B11BB1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A03A422" wp14:editId="38BC8524">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -12647,51 +15337,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="798052BA" wp14:editId="4AF2AC52">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="334C9949" wp14:editId="1CA14BE1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -12789,216 +15479,222 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="200"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="001076CB"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
-    <w:rsid w:val="00167BCC"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
-    <w:rsid w:val="003E4FF0"/>
+    <w:rsid w:val="00480C78"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
+    <w:rsid w:val="0059021E"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
+    <w:rsid w:val="005E7C33"/>
     <w:rsid w:val="0063019F"/>
+    <w:rsid w:val="0067413B"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="006D0DDE"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
-    <w:rsid w:val="0072446D"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
+    <w:rsid w:val="009F264D"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
-    <w:rsid w:val="00BB7449"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
+    <w:rsid w:val="00C82390"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
-    <w:rsid w:val="00DA5D0E"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
-    <w:rsid w:val="00E67E4F"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
+    <w:rsid w:val="00EC3AAE"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
+    <w:rsid w:val="00FE20CD"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="03C9F77E"/>
+  <w14:docId w14:val="6B9950BD"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13512,55 +16208,77 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="ab">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -13788,51 +16506,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2600</Characters>
+  <Pages>4</Pages>
+  <Words>642</Words>
+  <Characters>3660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3049</CharactersWithSpaces>
+  <CharactersWithSpaces>4294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>