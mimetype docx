--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,11468 +1,12805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r w:rsidR="00A602DC" w:rsidRPr="00A602DC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1F88">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r w:rsidR="00A602DC" w:rsidRPr="00A602DC">
+      <w:r w:rsidR="000730D4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000730D4" w:rsidRPr="00E641BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>資訊</w:t>
+      </w:r>
+      <w:r w:rsidR="000730D4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r w:rsidR="00A602DC">
+      <w:r w:rsidR="000730D4" w:rsidRPr="00E641BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>資訊</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00A602DC">
+      <w:r w:rsidR="002D23DF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>許景雯</w:t>
+        <w:t>李倩</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>採用教材： □使用</w:t>
+        <w:t>採用教材：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>□使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">教科書;  </w:t>
       </w:r>
-      <w:r w:rsidR="00A602DC">
+      <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>■</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F188A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F052"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="aa"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="211"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3767"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="1210"/>
+        <w:gridCol w:w="3280"/>
+        <w:gridCol w:w="3602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...52 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1804" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00FE355A" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE355A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>開學與規範</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00170512" w:rsidRDefault="00170512" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00170512">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>課程說明、電腦教室規則；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006910D1" w:rsidRDefault="001A1E84" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...34 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...246 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>回顧四年級基礎操作（打字、網路、檔案管理）；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE5A10" w:rsidRPr="00EE5A10" w:rsidRDefault="00EE5A10" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...33 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00A602DC">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5A10">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>本學期課程簡介</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK155"/>
+            <w:r w:rsidRPr="00EE5A10">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE5A10" w:rsidRDefault="00EE5A10" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>AI调研；</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D03C00" w:rsidRPr="00D03C00" w:rsidRDefault="00EE5A10" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>Scratch调研；</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>課輔班開始</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00497AF1" w:rsidRPr="00497AF1" w:rsidRDefault="00497AF1" w:rsidP="00497AF1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK126"/>
+            <w:r w:rsidRPr="00497AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>認識Excel</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00685934" w:rsidRDefault="00685934" w:rsidP="004C19EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK5"/>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>欄、列、</w:t>
+            </w:r>
+            <w:r w:rsidR="004C19EF" w:rsidRPr="004C19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>儲存格地址</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C19EF" w:rsidRPr="004C19EF" w:rsidRDefault="004C19EF" w:rsidP="004C19EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>選取一個格子、選取一整塊範圍</w:t>
+            </w:r>
+            <w:r w:rsidR="0005604D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>、多sheet页</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C19EF" w:rsidRPr="004C19EF" w:rsidRDefault="004C19EF" w:rsidP="004C19EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>輸入</w:t>
+            </w:r>
+            <w:r w:rsidR="00685934">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>、修改</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C19EF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>、刪除資料</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="3"/>
+          <w:bookmarkEnd w:id="4"/>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="004C19EF" w:rsidRDefault="00B42756" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>制作「班級姓名座號對照表」</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C63B47" w:rsidRPr="00497AF1" w:rsidRDefault="00C63B47" w:rsidP="00C63B47">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK127"/>
+            <w:r w:rsidRPr="00497AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Excel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>進階</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0013013A" w:rsidRPr="00700DE7" w:rsidRDefault="00C40FB0" w:rsidP="009F2D8F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="OLE_LINK3"/>
+            <w:bookmarkStart w:id="7" w:name="OLE_LINK4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計算</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A53AA3" w:rsidRPr="00700DE7" w:rsidRDefault="00642293" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="OLE_LINK7"/>
+            <w:bookmarkStart w:id="9" w:name="OLE_LINK8"/>
+            <w:r w:rsidRPr="00642293">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>自動加總、平均、最大值</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00592BC5" w:rsidRPr="00497AF1" w:rsidRDefault="00592BC5" w:rsidP="00592BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00497AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Excel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>進階</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00592BC5" w:rsidP="00592BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>插入圖表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00190878" w:rsidRPr="00190878" w:rsidRDefault="00190878" w:rsidP="00190878">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190878">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>選對資料範圍</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00190878" w:rsidRPr="00190878" w:rsidRDefault="00190878" w:rsidP="00190878">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190878">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>插入圖表：長條圖（比大小）、折線圖（看趨勢變化）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00190878" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00162306">
-[...8 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="003E0110" w:rsidRDefault="003E0110" w:rsidP="003E0110">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Xmind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRDefault="00AC4205" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="OLE_LINK9"/>
+            <w:bookmarkStart w:id="11" w:name="OLE_LINK10"/>
+            <w:r w:rsidRPr="006423B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>掌握</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006423B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Xmind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006423B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>基本操作</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3197" w:rsidRPr="006423B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE3197" w:rsidRPr="006423B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>添加分支、编辑与美化</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C80A12" w:rsidRPr="00FB7F42" w:rsidRDefault="00FB7F42" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="OLE_LINK1"/>
+            <w:bookmarkStart w:id="13" w:name="OLE_LINK2"/>
+            <w:r w:rsidRPr="00FB7F42">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>制作問題</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB7F42">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>解決</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>心智圖</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="0093743C" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>十一假期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="007755A3" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="OLE_LINK150"/>
+            <w:bookmarkStart w:id="15" w:name="OLE_LINK151"/>
+            <w:bookmarkStart w:id="16" w:name="OLE_LINK156"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Xmind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p w:rsidR="007755A3" w:rsidRDefault="007755A3" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>心智圖與</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="OLE_LINK132"/>
+            <w:bookmarkStart w:id="18" w:name="OLE_LINK133"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>流程圖</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
+          </w:p>
+          <w:p w:rsidR="006124FB" w:rsidRPr="00700DE7" w:rsidRDefault="006124FB" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="007708B2" w:rsidRDefault="007708B2" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>制作問題解決心智圖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="00856D6B" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>流程圖簡單介紹</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00856D6B" w:rsidRPr="00700DE7" w:rsidRDefault="00856D6B" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>心智圖與流程圖對比</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F50D12" w:rsidRDefault="006124FB" w:rsidP="00F50D12">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="19" w:name="OLE_LINK82"/>
+            <w:bookmarkStart w:id="20" w:name="OLE_LINK83"/>
+            <w:bookmarkStart w:id="21" w:name="OLE_LINK14"/>
+            <w:bookmarkStart w:id="22" w:name="OLE_LINK15"/>
+            <w:bookmarkStart w:id="23" w:name="OLE_LINK68"/>
+            <w:bookmarkStart w:id="24" w:name="OLE_LINK67"/>
+            <w:bookmarkStart w:id="25" w:name="OLE_LINK167"/>
+            <w:bookmarkStart w:id="26" w:name="OLE_LINK168"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AI科普：AI生活應用</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="006124FB" w:rsidP="00F50D12">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="27" w:name="OLE_LINK70"/>
+            <w:bookmarkStart w:id="28" w:name="OLE_LINK69"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AI工具初體驗</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00883790" w:rsidRDefault="00A7777A" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="29" w:name="OLE_LINK169"/>
+            <w:r w:rsidRPr="00D62F75">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>什麼是AI？AI在身邊：人臉辨識、語音助理、智慧推薦。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F738FF" w:rsidRPr="00700DE7" w:rsidRDefault="00F738FF" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="30" w:name="OLE_LINK74"/>
+            <w:bookmarkStart w:id="31" w:name="OLE_LINK71"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>試用豆包</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>AI、Kimi、</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>deepSeek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、夸克、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>文心一言等</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>工具</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：生成小故事或對聯。</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE7216" w:rsidRDefault="004E34C9" w:rsidP="00BE7216">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="32" w:name="OLE_LINK114"/>
+            <w:bookmarkStart w:id="33" w:name="OLE_LINK115"/>
+            <w:bookmarkStart w:id="34" w:name="OLE_LINK140"/>
+            <w:bookmarkStart w:id="35" w:name="OLE_LINK141"/>
+            <w:bookmarkStart w:id="36" w:name="OLE_LINK170"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00B4455F">
+              </w:rPr>
+              <w:t xml:space="preserve">AI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>promp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE7216">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BE7216">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="00104DA0" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="37" w:name="OLE_LINK171"/>
+            <w:bookmarkStart w:id="38" w:name="OLE_LINK172"/>
+            <w:r w:rsidRPr="00EB2D55">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>破除「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB2D55">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>主觀代名詞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB2D55">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00104DA0" w:rsidRDefault="00104DA0" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002739B7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>破除「空洞形容詞」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D0E15" w:rsidRPr="009B7711" w:rsidRDefault="00104DA0" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA235F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>破除「單一關鍵字」</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...2 lines deleted...]
-              <w:t>(一)</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...65 lines deleted...]
-            <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="134" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="125" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="125" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="109" w:type="pct"/>
+            <w:tcW w:w="121" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
-[...170 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001753F0" w:rsidRDefault="001753F0" w:rsidP="001753F0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>promp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00E70079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="009B7711" w:rsidP="00DD52F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>将学习中的疑惑带到</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61A9B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>電腦</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>教室通过AI解答</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="319B62"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...2 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250"/>
+          <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B05376" w:rsidRDefault="00B05376" w:rsidP="00B05376">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...405 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B05376" w:rsidRDefault="00B05376" w:rsidP="00B05376">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>故事引入</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00B05376" w:rsidP="00B05376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>基础调研</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD442A" w:rsidRDefault="00BD442A" w:rsidP="00BD442A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C39E0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>用趣味小故事、小遊戲吸引學生興趣，消除陌生感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BD442A" w:rsidRDefault="00BD442A" w:rsidP="00BD442A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="39" w:name="OLE_LINK13"/>
+            <w:bookmarkStart w:id="40" w:name="OLE_LINK16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>介面介紹</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：舞台、角色、積木區、背景</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00BD442A" w:rsidRDefault="00BD442A" w:rsidP="00BD442A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="41" w:name="OLE_LINK11"/>
+            <w:bookmarkStart w:id="42" w:name="OLE_LINK12"/>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>讓</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小貓動起來</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="42"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：移動、等待、點擊開始。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...31 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>簿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...39 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>11/12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...387 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="0059133A" w:rsidRDefault="0059133A" w:rsidP="0059133A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="0059133A" w:rsidP="0059133A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2548">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>認識 X/Y 軸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="006407A0" w:rsidRDefault="002C171D" w:rsidP="00DB1AC6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="43" w:name="OLE_LINK17"/>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>認識</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>x/y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>軸</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidRPr="00B728EE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>；讓角色上下左右移動。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="007F7A31" w:rsidRDefault="007F7A31" w:rsidP="007F7A31">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="007F7A31" w:rsidP="007F7A31">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E39B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>斑马快跑</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="003179A5" w:rsidP="004F094B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00600D41">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>基础运动动画：角色移动、重复执行、碰到边缘反弹、键盘方向键控制角色。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>國習、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>軟筆書法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>(朝會)；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>硬筆寫字</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4388" w:rsidRDefault="007E4388" w:rsidP="007E4388">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="007E4388" w:rsidP="007E4388">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>奇妙的魔法棒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00DB1AC6" w:rsidRDefault="00442089" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="44" w:name="OLE_LINK18"/>
+            <w:bookmarkStart w:id="45" w:name="OLE_LINK19"/>
+            <w:r w:rsidRPr="00CE3F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>造型切换</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="00CE3F9F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、外观积木（变色、变大变小、显示隐藏）、按键触发事件。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="007144A5" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD2ED9" w:rsidRDefault="00CD2ED9" w:rsidP="00CD2ED9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00CD2ED9" w:rsidP="00CD2ED9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2932">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>彩色的圆圈</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="006E43BE" w:rsidRDefault="00CD2ED9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005748C2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>画笔模块入门</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005748C2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>：落笔、抬笔、颜色、粗细、重复旋转画圆形图形。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF3493" w:rsidRDefault="00DF3493" w:rsidP="00DF3493">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00DF3493" w:rsidP="00DF3493">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697498">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>飞翔的白鸽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00003A45" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...53 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005748C2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...28 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>多角色动画，背景滚动，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F094B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>角色来回飞行</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005748C2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...390 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>，切换造型实现翅膀扇动动画。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...34 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>12/14-12/18</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...28 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>數習、社習</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...373 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
-[...18 lines deleted...]
-              <w:t>③</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidTr="00A602DC">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230"/>
+          <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00146062" w:rsidRDefault="00146062" w:rsidP="00146062">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00146062" w:rsidP="00146062">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A205E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>满天繁星</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00146062" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004836C5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>克隆 + 画笔综合，大量克隆星星，随机大小、随机位置，绘制夜空。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...28 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE599"/>
-[...340 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00BE6DA9" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="46" w:name="OLE_LINK159"/>
+            <w:bookmarkStart w:id="47" w:name="OLE_LINK192"/>
+            <w:r w:rsidRPr="004E4244">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期末闖關</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="47"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00D106BE" w:rsidRDefault="00B545AA" w:rsidP="00D106BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="48" w:name="OLE_LINK197"/>
+            <w:r w:rsidRPr="00497AF1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Excel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D106BE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Xmind</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D106BE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Scratch</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6DA9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>知识回顾</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="48"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>閩語朗讀及閩語演說</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="007951F2" w:rsidRDefault="004C61D2" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...42 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1480 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="49" w:name="OLE_LINK157"/>
+            <w:bookmarkStart w:id="50" w:name="OLE_LINK158"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007951F2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作品互評</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="50"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="007E64AA" w:rsidRDefault="00807508" w:rsidP="007E64AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="51" w:name="OLE_LINK193"/>
+            <w:bookmarkStart w:id="52" w:name="OLE_LINK194"/>
+            <w:r w:rsidRPr="007951F2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作品</w:t>
+            </w:r>
+            <w:r w:rsidR="007839AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>展示</w:t>
+            </w:r>
+            <w:r w:rsidR="007839AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007951F2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>互評</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="52"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...62 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:sz w:val="18"/>
-[...495 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...104 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...472 lines deleted...]
-          <w:p w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidRDefault="00A602DC" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00C7006F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4244">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期末闖關</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00914F36" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="53" w:name="OLE_LINK195"/>
+            <w:bookmarkStart w:id="54" w:name="OLE_LINK196"/>
+            <w:r w:rsidRPr="00D43C93">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>scra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D43C93">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tch测试</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="54"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>創客嘉</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00162306">
+              <w:t>廿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A602DC" w:rsidRPr="00162306" w:rsidTr="00201C23">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...1041 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="134" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...15 lines deleted...]
-            <w:tcW w:w="106" w:type="pct"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...154 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...1774 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00B16AE8" w:rsidRDefault="00B16AE8">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003F7863" w:rsidRDefault="003F7863">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B16AE8" w:rsidRDefault="00B16AE8">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003F7863" w:rsidRDefault="003F7863">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="288F4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00B16AE8" w:rsidRDefault="00B16AE8">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="003F7863" w:rsidRDefault="003F7863">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B16AE8" w:rsidRDefault="00B16AE8">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="003F7863" w:rsidRDefault="003F7863">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00BB668F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="WordArt 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00BB668F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 4" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="WordArt 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B00511"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC20241C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D0387A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF54BF48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D16842"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01DE1382"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="FFEF"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
+    <w:rsid w:val="00003A45"/>
+    <w:rsid w:val="000237BC"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
+    <w:rsid w:val="0005604D"/>
+    <w:rsid w:val="000730D4"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="000F6ED0"/>
+    <w:rsid w:val="000E2C63"/>
+    <w:rsid w:val="00104DA0"/>
     <w:rsid w:val="001151EC"/>
+    <w:rsid w:val="0013013A"/>
+    <w:rsid w:val="00146062"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
+    <w:rsid w:val="00170512"/>
     <w:rsid w:val="001706D1"/>
+    <w:rsid w:val="001753F0"/>
+    <w:rsid w:val="00190878"/>
     <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="001A1E84"/>
     <w:rsid w:val="001A5DBB"/>
+    <w:rsid w:val="001B0AB6"/>
+    <w:rsid w:val="002206A4"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
+    <w:rsid w:val="002B56A0"/>
     <w:rsid w:val="002C073A"/>
+    <w:rsid w:val="002C171D"/>
+    <w:rsid w:val="002D23DF"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
-    <w:rsid w:val="00330C86"/>
-    <w:rsid w:val="00362210"/>
+    <w:rsid w:val="002F188A"/>
+    <w:rsid w:val="003179A5"/>
+    <w:rsid w:val="00326559"/>
+    <w:rsid w:val="003724AB"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="003E0110"/>
+    <w:rsid w:val="003E62DB"/>
+    <w:rsid w:val="003F3ED1"/>
+    <w:rsid w:val="003F7863"/>
+    <w:rsid w:val="00417E6E"/>
+    <w:rsid w:val="00430856"/>
+    <w:rsid w:val="00442089"/>
+    <w:rsid w:val="004501FC"/>
+    <w:rsid w:val="004836C5"/>
+    <w:rsid w:val="00497AF1"/>
     <w:rsid w:val="004A7CA5"/>
+    <w:rsid w:val="004C19EF"/>
     <w:rsid w:val="004C5F24"/>
+    <w:rsid w:val="004C61D2"/>
     <w:rsid w:val="004D4E9E"/>
+    <w:rsid w:val="004E19EF"/>
+    <w:rsid w:val="004E34C9"/>
+    <w:rsid w:val="004E3A72"/>
+    <w:rsid w:val="004F028E"/>
+    <w:rsid w:val="004F094B"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
+    <w:rsid w:val="00504A72"/>
+    <w:rsid w:val="00515555"/>
     <w:rsid w:val="005357C1"/>
+    <w:rsid w:val="005421D1"/>
     <w:rsid w:val="0055719B"/>
+    <w:rsid w:val="005748C2"/>
+    <w:rsid w:val="0059133A"/>
+    <w:rsid w:val="00592BC5"/>
     <w:rsid w:val="005A1504"/>
+    <w:rsid w:val="005A205E"/>
+    <w:rsid w:val="005B73F4"/>
     <w:rsid w:val="005E1D2A"/>
+    <w:rsid w:val="00600D41"/>
+    <w:rsid w:val="006124FB"/>
     <w:rsid w:val="0063019F"/>
+    <w:rsid w:val="006407A0"/>
+    <w:rsid w:val="00642293"/>
+    <w:rsid w:val="006423B9"/>
+    <w:rsid w:val="00646241"/>
+    <w:rsid w:val="00685934"/>
     <w:rsid w:val="00686EEA"/>
+    <w:rsid w:val="006910D1"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697498"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
-    <w:rsid w:val="00707FDF"/>
+    <w:rsid w:val="006D0E15"/>
+    <w:rsid w:val="006E43BE"/>
+    <w:rsid w:val="006F46C4"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rsid w:val="00715D31"/>
     <w:rsid w:val="0071660E"/>
+    <w:rsid w:val="00720139"/>
     <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="00750E6B"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
-    <w:rsid w:val="007865B9"/>
+    <w:rsid w:val="00762C1D"/>
+    <w:rsid w:val="007708B2"/>
+    <w:rsid w:val="007755A3"/>
+    <w:rsid w:val="007839AE"/>
+    <w:rsid w:val="00784735"/>
     <w:rsid w:val="007935C7"/>
+    <w:rsid w:val="007951F2"/>
+    <w:rsid w:val="007B2998"/>
+    <w:rsid w:val="007C3084"/>
     <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="007E4388"/>
+    <w:rsid w:val="007E64AA"/>
+    <w:rsid w:val="007F7A31"/>
+    <w:rsid w:val="00801A60"/>
+    <w:rsid w:val="00807508"/>
+    <w:rsid w:val="00820A91"/>
+    <w:rsid w:val="0082477D"/>
+    <w:rsid w:val="00856D6B"/>
+    <w:rsid w:val="008632A5"/>
     <w:rsid w:val="00875D67"/>
+    <w:rsid w:val="00883790"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
+    <w:rsid w:val="008E0429"/>
     <w:rsid w:val="008E082B"/>
+    <w:rsid w:val="008E51D1"/>
+    <w:rsid w:val="008E7976"/>
+    <w:rsid w:val="0090719B"/>
+    <w:rsid w:val="00914F36"/>
+    <w:rsid w:val="0093743C"/>
+    <w:rsid w:val="0094557D"/>
     <w:rsid w:val="0095502D"/>
+    <w:rsid w:val="009620B4"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
-    <w:rsid w:val="009B6F1F"/>
+    <w:rsid w:val="00984964"/>
+    <w:rsid w:val="009B7711"/>
     <w:rsid w:val="009C78FF"/>
-    <w:rsid w:val="009F03C2"/>
-    <w:rsid w:val="00A602DC"/>
+    <w:rsid w:val="009D2EA3"/>
+    <w:rsid w:val="009E39B2"/>
+    <w:rsid w:val="009F04E6"/>
+    <w:rsid w:val="009F2D8F"/>
+    <w:rsid w:val="00A0681D"/>
+    <w:rsid w:val="00A414ED"/>
+    <w:rsid w:val="00A53AA3"/>
+    <w:rsid w:val="00A61A9B"/>
+    <w:rsid w:val="00A7777A"/>
+    <w:rsid w:val="00A87E8B"/>
+    <w:rsid w:val="00AC4205"/>
+    <w:rsid w:val="00AD1038"/>
+    <w:rsid w:val="00B05376"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
+    <w:rsid w:val="00B15DE5"/>
     <w:rsid w:val="00B168F0"/>
-    <w:rsid w:val="00B16AE8"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
+    <w:rsid w:val="00B42756"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
+    <w:rsid w:val="00B545AA"/>
     <w:rsid w:val="00B9563E"/>
-    <w:rsid w:val="00BB668F"/>
+    <w:rsid w:val="00BA5DCB"/>
+    <w:rsid w:val="00BA615F"/>
+    <w:rsid w:val="00BD442A"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BE6DA9"/>
+    <w:rsid w:val="00BE7216"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
+    <w:rsid w:val="00C2198D"/>
     <w:rsid w:val="00C258BF"/>
-    <w:rsid w:val="00C3145E"/>
+    <w:rsid w:val="00C40FB0"/>
+    <w:rsid w:val="00C47F46"/>
+    <w:rsid w:val="00C63B47"/>
+    <w:rsid w:val="00C7006F"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
+    <w:rsid w:val="00C80A12"/>
     <w:rsid w:val="00C80F8C"/>
+    <w:rsid w:val="00C85B5F"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
+    <w:rsid w:val="00CB683A"/>
     <w:rsid w:val="00CD2DDB"/>
+    <w:rsid w:val="00CD2ED9"/>
+    <w:rsid w:val="00CD3091"/>
+    <w:rsid w:val="00CE2932"/>
+    <w:rsid w:val="00CE3F9F"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00CF07B6"/>
+    <w:rsid w:val="00D03C00"/>
+    <w:rsid w:val="00D05F47"/>
+    <w:rsid w:val="00D106BE"/>
+    <w:rsid w:val="00D51247"/>
     <w:rsid w:val="00D57D27"/>
-    <w:rsid w:val="00D67880"/>
     <w:rsid w:val="00D92D88"/>
+    <w:rsid w:val="00DB1AC6"/>
+    <w:rsid w:val="00DB1F88"/>
     <w:rsid w:val="00DC75E4"/>
+    <w:rsid w:val="00DD52F8"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00DE3197"/>
+    <w:rsid w:val="00DF3493"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
+    <w:rsid w:val="00E334C6"/>
     <w:rsid w:val="00E36257"/>
+    <w:rsid w:val="00E62BA3"/>
     <w:rsid w:val="00E65832"/>
+    <w:rsid w:val="00E70079"/>
     <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00E9120F"/>
     <w:rsid w:val="00EA2E0F"/>
-    <w:rsid w:val="00EE180F"/>
+    <w:rsid w:val="00ED6557"/>
+    <w:rsid w:val="00EE5A10"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00F50D12"/>
+    <w:rsid w:val="00F611AE"/>
+    <w:rsid w:val="00F63E4A"/>
+    <w:rsid w:val="00F738FF"/>
+    <w:rsid w:val="00FB34F4"/>
+    <w:rsid w:val="00FB7F42"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
+    <w:rsid w:val="00FE355A"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
-    <w:rsid w:val="00FF233C"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00707FDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BE18C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001A5DBB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
-    <w:rsid w:val="00707FDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
-    <w:rsid w:val="00707FDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A5DBB"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="a9"/>
-    <w:rsid w:val="00707FDF"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00707FDF"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00707FDF"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="a6"/>
-    <w:rsid w:val="00707FDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
-    <w:rsid w:val="00707FDF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00707FDF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-  <w:allowPNG/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="2124764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="175314841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="179050178">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="784079553">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="888957159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="923299251">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1219897953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1306081638">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504467612">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1512059995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1537890036">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686400040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1712538889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1952545603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1978097051">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11595,61 +12932,62 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>359</Words>
-  <Characters>2050</Characters>
+  <Words>403</Words>
+  <Characters>2303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2405</CharactersWithSpaces>
+  <CharactersWithSpaces>2701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>