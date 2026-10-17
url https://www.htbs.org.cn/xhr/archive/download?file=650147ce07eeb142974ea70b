--- v0 (2026-05-10)
+++ v1 (2026-10-17)
@@ -5,10373 +5,10380 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F821457" w14:textId="1BBF295D" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="404681BB" w14:textId="6137DB81" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r w:rsidR="00B71846">
+      <w:r w:rsidR="00C135DF">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DA1B54">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r w:rsidR="00101761">
+      <w:r w:rsidR="00DA1B54">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>健體</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C53487E" w14:textId="5D998D4B" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="02B4B0CA" w14:textId="77777777" w:rsidR="00DA1B54" w:rsidRPr="00E41458" w:rsidRDefault="00DA1B54" w:rsidP="007F0F03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任教科目：</w:t>
-[...8 lines deleted...]
-        <w:t>體育</w:t>
+        <w:t>任教科目：體育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4210B90E" w14:textId="0F623ED3" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="68EEE2CA" w14:textId="77777777" w:rsidR="00DA1B54" w:rsidRDefault="00DA1B54" w:rsidP="007F0F03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任課教師：</w:t>
-[...8 lines deleted...]
-        <w:t>姜永信</w:t>
+        <w:t>任課教師：姜永信</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1698192B" w14:textId="5932146A" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="2F7F3C13" w14:textId="77777777" w:rsidR="00DA1B54" w:rsidRDefault="00DA1B54" w:rsidP="00DA1B54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00101761">
+      <w:r w:rsidRPr="009849B1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
-      <w:r w:rsidR="00101761">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>康軒</w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">教科書;  </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>□採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="5030" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3704"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1126"/>
+        <w:gridCol w:w="3403"/>
+        <w:gridCol w:w="3624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="60F4D9AC" w14:textId="77777777" w:rsidTr="00972E4C">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="417C316F" w14:textId="77777777" w:rsidTr="00435EDF">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="640A3A3F" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="3A0C380A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CEA7E3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="874" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700B512E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7769627E" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...52 lines deleted...]
-            <w:tcW w:w="707" w:type="pct"/>
+          <w:p w14:paraId="7D3647DF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF78691" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...23 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="26703804" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="528F09DA" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w14:paraId="3A21AAA0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="pct"/>
+            <w:tcW w:w="1728" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5479D533" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w14:paraId="389B864E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="05B5EABB" w14:textId="77777777" w:rsidTr="00972E4C">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="621DF048" w14:textId="77777777" w:rsidTr="00435EDF">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C4F74A7" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548133A8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA7A70B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C04A3A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EC8F61" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E453CD3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213B5A86" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0C816C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CDF5A8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F561DBF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C021EB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F3AE3FC" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E22630" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="707" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDFD5E7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="474AA402" w14:textId="77777777" w:rsidTr="00972E4C">
+      <w:tr w:rsidR="007E27EB" w:rsidRPr="00700DE7" w14:paraId="4C9CDFAD" w14:textId="77777777" w:rsidTr="00435EDF">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w14:paraId="5827523D" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3197F39E" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D69B8BC" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE0D0F3" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABCCD27" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0817009A" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757EC698" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B95AD55" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58274FF2" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7732EE59" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EEBAB3" w14:textId="4241E34C" w:rsidR="007E27EB" w:rsidRPr="00435EDF" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...77 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...285 lines deleted...]
-              </w:tabs>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>開學週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1598" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0DDB4EA5" w14:textId="77777777" w:rsidR="00972E4C" w:rsidRPr="009849B1" w:rsidRDefault="00972E4C" w:rsidP="00972E4C">
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B9A95B" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00435EDF" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>課堂規定及本學期課程說明</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3164BACD" w14:textId="77777777" w:rsidR="00972E4C" w:rsidRPr="009849B1" w:rsidRDefault="00972E4C" w:rsidP="00972E4C">
+          <w:p w14:paraId="11A30498" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00435EDF" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>體育器材借用規定調整</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D951F4" w14:textId="77777777" w:rsidR="00972E4C" w:rsidRPr="00972E4C" w:rsidRDefault="00972E4C" w:rsidP="00972E4C">
+          <w:p w14:paraId="3C67F2E4" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00435EDF" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>場地輪替與對應課程</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D19357" w14:textId="42761A3C" w:rsidR="00972E4C" w:rsidRPr="00162306" w:rsidRDefault="00972E4C" w:rsidP="00972E4C">
+          <w:p w14:paraId="1C7D544C" w14:textId="238EE806" w:rsidR="007E27EB" w:rsidRPr="00435EDF" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>體育小老師與學期分組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0B0E492D" w14:textId="77777777" w:rsidR="00972E4C" w:rsidRPr="00162306" w:rsidRDefault="00972E4C" w:rsidP="00972E4C">
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F17B769" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:rightChars="10" w:right="24"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE3FBC8" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:rightChars="10" w:right="24"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143EE9D2" w14:textId="77777777" w:rsidR="007E27EB" w:rsidRPr="00700DE7" w:rsidRDefault="007E27EB" w:rsidP="007E27EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...25 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="6ED2FDC7" w14:textId="77777777" w:rsidTr="003C4740">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393DC724" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120D7B02" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A34C7C8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E10525" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648F2CD6" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B80A1F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2669352F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2A1176" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EC96FC" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C692773" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D9538B" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>飛盤</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="591B41D0" w14:textId="69E373AB" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...52 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...22 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>好好玩</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="199B37E2" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...260 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>鑽石王牌</w:t>
-[...35 lines deleted...]
-              <w:widowControl/>
+              <w:t>飛盤傳接盤基礎</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BB9F75" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:widowControl/>
+              </w:rPr>
+              <w:t>正、反手平盤</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B8BD01" w14:textId="22E14938" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00ED5552">
+              </w:rPr>
+              <w:t>三明治接盤</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B378D2F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2FF1EE" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73611797" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="37422951" w14:textId="77777777" w:rsidTr="003C4740">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5EBA4C" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601DCAF3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FFC835" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB083B9" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABA54C2" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79525663" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C911D8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABE6B4D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06274F07" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0F8228" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4006F5F6" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>飛盤接盤進階</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6616B7C1" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>跑動接盤</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10945BB4" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>迎向接盤</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4700FE5D" w14:textId="268ED425" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>跳躍接盤</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2B1AB8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CACABA7" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="105DFE4E" w14:textId="77777777" w:rsidTr="003C4740">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0037E7D0" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC4D2CD" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D8042D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22250465" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01266C90" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1F89EF" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB6373" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55231EF9" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F681B63" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EF7225" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E58F8C2" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:widowControl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>飛盤測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064BD8A3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...916 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>誰羽爭鋒</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="7C3267FE" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              <w:t>飛盤擲準與擲遠</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FAAC5D" w14:textId="26C2947F" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...2057 lines deleted...]
-            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00951545">
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00951545">
+              </w:rPr>
+              <w:t>雙人傳接</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B34B18" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6754B35B" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...39 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37718985" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...25 lines deleted...]
-              <w:widowControl/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B57688" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...29 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6190F042" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71846" w:rsidRPr="00162306" w14:paraId="41732B80" w14:textId="77777777" w:rsidTr="00995626">
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="1A012629" w14:textId="77777777" w:rsidTr="00435EDF">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807"/>
+          <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...216 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F1A026" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...339 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509992EB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA6154B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348BADF9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9DE71F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB87CE8" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="124" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099CB8CF" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6A9F96" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="pct"/>
-[...6 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017914CA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D2E52D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...118 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>健康操</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3655D42F" w14:textId="499BA9EE" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...17 lines deleted...]
-              <w:ind w:leftChars="10" w:left="1044" w:hanging="1020"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1F2DF3" w14:textId="2434E5CE" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...65 lines deleted...]
-          <w:p w14:paraId="56871ACD" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>體適能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C69CA1C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
-[...354 lines deleted...]
-                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="aa"/>
+              </w:rPr>
+              <w:t>健康操</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7C0A02" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
-[...31 lines deleted...]
-                <w:numId w:val="5"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...531 lines deleted...]
-              <w:pStyle w:val="aa"/>
+              </w:rPr>
+              <w:t>拆解動作練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F1541B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009849B1">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="aa"/>
+              </w:rPr>
+              <w:t>唱跳結合</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B13CFFD" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="469"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00972E4C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              </w:rPr>
+              <w:t>個人動作調整</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50328F54" w14:textId="42E8B5EB" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>團體測驗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB17CDE" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A102FA8" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="5A3CB77F" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3921BC7A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E485608" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18195636" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0D1F46" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5575891C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1919D85B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8DE517" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519A6883" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA85C88" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F2994E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19F0459E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31AB70AD" w14:textId="429B622E" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190E721E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="7E8A8E50" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="6FC82C72" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665871BB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0FF0AB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0090B2E1" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2B24A6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7429D602" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04041101" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0CF3A9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEC58E3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="481AC2AC" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB21E4" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="673C431F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>體適能項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59510E90" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>800m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>跑走</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="514006C3" w14:textId="09353579" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>立定跳遠</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20504600" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="429A3BB3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F129BB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BDAAD66" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3AD9F3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑥</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71846" w:rsidRPr="00162306" w14:paraId="53F1C462" w14:textId="77777777" w:rsidTr="00A3408F">
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="70D168CD" w14:textId="77777777" w:rsidTr="00435EDF">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667"/>
+          <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5E0434" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD42338" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4757FD93" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A7CF44" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C71587" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D91D43B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E879C65" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4387BB0A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491F3B22" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2C72A6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F8FE91" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>體適能項目</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116E2909" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>仰臥卷腹</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A372858" w14:textId="3CB89D0F" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="469"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>坐姿體前彎</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511369DF" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="26145F39" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAE63AE" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3932D092" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D783A04" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3856A882" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B6335" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5169DC3E" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65331741" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7410058E" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B21CD6" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D090826" w14:textId="1E568B3F" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="18"/>
-[...251 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="22A801D7" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              <w:t>上籃專家</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7F90E3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="225B6A27" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>三步上籃1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE60C6F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D344F78" w14:textId="280413DD" w:rsidR="00B71846" w:rsidRPr="00AD742D" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>手腕挑籃練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6677F276" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2AD963DF" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>腳步練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8A5B72" w14:textId="229D87B0" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="70D91B1B" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>不運球上籃</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE2DC63" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662D8FBD" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF03453" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="3FAB670E" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7695C5FA" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD8F178" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB466EE" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DD864F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B767A56" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4015D3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14921EAA" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AF1F86" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D592143" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5DC90E" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF6DD07" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="088A1F34" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...38 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...291 lines deleted...]
-          <w:p w14:paraId="67056959" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C320F5F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="55A768A7" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>三步上籃2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278499E9" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1266A909" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>運球上籃</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251156CA" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="aa"/>
+              </w:rPr>
+              <w:t>上籃接力賽</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DBB035" w14:textId="253B4060" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:ind w:leftChars="0"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              </w:rPr>
+              <w:t>上籃測驗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4803C270" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53470CB7" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67BFB400" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406956F1" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24392775" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="71838274" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9D5CBA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FB20D8" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2527A6B5" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3335FB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AAE249" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B7C6FD" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7359A1C9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A09FF8" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25C1FD" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8FD907" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C4BF58" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6585E4BE" w14:textId="7050F147" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>跑動</w:t>
+            </w:r>
+            <w:r w:rsidR="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>上籃</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>計時測驗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA528F6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47213A56" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C7CE55" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C436B97" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="7CA1325C" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D308D0E" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA0481A" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FAC424" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4389D8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760C0B77" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4720D8EE" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522EF050" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC5FC56" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6E4FD3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F930BD" w14:textId="67F72DCE" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...390 lines deleted...]
-          <w:p w14:paraId="7810478E" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>空竹之王</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC8704A" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2396126A" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>起鈴與運鈴複習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208898A2" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4F4D41DA" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="008B676F" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>複習上下、左右起鈴</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CF8964" w14:textId="335438D9" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>運鈴6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="1"/>
+              </w:rPr>
+              <w:t>秒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD6AD27" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65BD7341" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FFB6665" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A940C1A" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="03CC35A3" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F15E95C" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A644AB" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A50A39" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D85E5BA" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CAF32D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFE0B0" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBB8385" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B17F60" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F705BAB" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24798823" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B21150" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008B676F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="aa"/>
+              </w:rPr>
+              <w:t>扯鈴技巧</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284F18E2" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:ind w:leftChars="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B676F">
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="58D3398F" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>金雞獨立</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7A6273" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:leftChars="10" w:left="224" w:hanging="200"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>金蟬脫殼</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65687876" w14:textId="5B1FD980" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="22"/>
-[...65 lines deleted...]
-          <w:p w14:paraId="45473064" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+              <w:t>大鵬展翅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E22739" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4607A62D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...328 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7ED88D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...581 lines deleted...]
-          <w:p w14:paraId="6C68015B" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534668A5" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F297076" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00613B14" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="256B0859" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C326EBA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CEBE78" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276DE6D3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3CEF57" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B6A968" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748DDB96" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012DFD69" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5F589E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D79D6F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABF902D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA55509" w14:textId="0C58467C" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6D08EDE7" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>扯鈴</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220AFAEC" w14:textId="1D3FF7EC" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="0" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>技巧複習與測驗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A48EADB" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A669318" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C26011F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="007144A5" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6905D069" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F19374B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00613B14" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="2D7049A0" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162BF87B" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE8385D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC70BAB" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41178EB1" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC9E19C" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE0F830" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579E0D19" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656952BE" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14983AFD" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1BA7F8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5307A770" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AF656D" w14:textId="0618260B" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>誰羽爭鋒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="091EACA8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>基礎球感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D25EAD" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>正反手顛球3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39871526" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>發球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED2FC76" w14:textId="0E4327DA" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>掌握正手長球發球技巧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2C09FF" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278827EC" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="5B0387D8" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C53E24" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EDBBB3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F46ACF3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3565C7E9" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB3031F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B8F0F" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FC0145" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC9B791" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21940720" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E21B1C" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1708F26D" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>擊球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D48F5D8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>掌握正手網前球擊球技巧</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B36DBC2" w14:textId="030C4CCB" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...187 lines deleted...]
-          <w:p w14:paraId="562DB232" w14:textId="794CD039" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>掌握反手網前球擊球技巧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32999278" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="321A1017" w14:textId="4753B449" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4894DC23" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11CDFCB1" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2663BAD7" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00690A2A" w:rsidRPr="00700DE7" w14:paraId="314BCF1B" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317F5D16" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E22D2E1" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1901034B" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E809F8" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED35200" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFD9AD9" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2A504C" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615748CD" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C90CE77" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4D9DF3" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D316A7B" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="2CE819B9" w14:textId="77777777" w:rsidR="00B71846" w:rsidRPr="00162306" w:rsidRDefault="00B71846" w:rsidP="00B71846">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>比賽規則與實戰</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCE9DDB" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>了解羽球單打規則</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB12A59" w14:textId="008AB973" w:rsidR="00690A2A" w:rsidRPr="00690A2A" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>單性別羽球單打賽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB28594" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54BB5229" w14:textId="77777777" w:rsidR="00690A2A" w:rsidRPr="00700DE7" w:rsidRDefault="00690A2A" w:rsidP="00690A2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="643C7F93" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4454FAFA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2D1D31" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC5A881" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DE568C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB1219" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E22FBD" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4E134B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0446EF7A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305DDCE2" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEFA178" w14:textId="312ABFDA" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>選修術科</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="72738A20" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>選修術課測驗</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>選2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59932FB6" w14:textId="441C571F" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>排球顛球1</w:t>
+            </w:r>
+            <w:r w:rsidR="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CE5951" w14:textId="1666C1E8" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>羽球顛球</w:t>
+            </w:r>
+            <w:r w:rsidR="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53124A7D" w14:textId="427A1661" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>桌球顛球</w:t>
+            </w:r>
+            <w:r w:rsidR="00690A2A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC08BB3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18BC609E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD35A5A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003DF715" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="46ED1745" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF704EA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42847D6B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCC47D0" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEBDD84" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159DDA9C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D85B5A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E356CE0" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629EBDC4" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE2F3B9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ACF325" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF8C4DA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA4ED68" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4834A5B1" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C55B55" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4D9229" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="280162C0" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A28CF5" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47065324" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B07880" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="050B99F9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291EA646" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DD837B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2809B411" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174DB45D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D1281" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8B939C" w14:textId="53F59FB9" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>複合體育</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AAC315" w14:textId="64D1B9E3" w:rsidR="00435EDF" w:rsidRPr="00435EDF" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00435EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>綜合體能鍛鍊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0AB654" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="3CD5A72E" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583615FF" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF6C4F5" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00162306">
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEEC55D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5916833C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB577C7" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC0E51B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26223884" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DEF59A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4980B9A9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5F6262" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="684E2935" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198FCDC4" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="0D095E3C" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7B546B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75627C5D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49E06A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53331A3F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A82D79F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3896EED1" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11548BAA" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="737EB406" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECD3E04" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D118C4" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAFCD9A" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356F61D8" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="5F5CA66F" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B70D134" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72169493" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674EBFB0" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="531CBF8B" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10ED13F6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72237D63" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568E2192" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AAB961" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219681D3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FF4F59" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E93DF0D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E0C7C6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="545A736F" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0069D050" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76693452" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0934E3" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253EBD83" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F90448" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5626391D" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1369EA39" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614B5AA1" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E0CF19" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2575A82F" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC1CC19" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF9752" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171D267E" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00435EDF" w:rsidRPr="00700DE7" w14:paraId="38E5DA0C" w14:textId="77777777" w:rsidTr="00435EDF">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0B43FD" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243C1282" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9ED7A6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC3CDA6" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B54B0C" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430CDB02" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3AB8C9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACFE7C9" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FBF205" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="537" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10808828" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF40DF2" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C7C539" w14:textId="77777777" w:rsidR="00435EDF" w:rsidRPr="00700DE7" w:rsidRDefault="00435EDF" w:rsidP="00435EDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="411DF3BD" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="64EADCFE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3E597E" w14:textId="77777777" w:rsidR="00EB2FED" w:rsidRDefault="00EB2FED">
+    <w:p w14:paraId="4543B122" w14:textId="77777777" w:rsidR="004A5A17" w:rsidRDefault="004A5A17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AE00DB2" w14:textId="77777777" w:rsidR="00EB2FED" w:rsidRDefault="00EB2FED">
+    <w:p w14:paraId="045837FD" w14:textId="77777777" w:rsidR="004A5A17" w:rsidRDefault="004A5A17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -10381,108 +10388,102 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E42456" w14:textId="77777777" w:rsidR="00EB2FED" w:rsidRDefault="00EB2FED">
+    <w:p w14:paraId="734AA488" w14:textId="77777777" w:rsidR="004A5A17" w:rsidRDefault="004A5A17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16BDFB2E" w14:textId="77777777" w:rsidR="00EB2FED" w:rsidRDefault="00EB2FED">
+    <w:p w14:paraId="675373AD" w14:textId="77777777" w:rsidR="004A5A17" w:rsidRDefault="004A5A17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CF01574" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+  <w:p w14:paraId="4C4CA14C" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="627CD784" wp14:editId="6A64DE6F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E9703E9" wp14:editId="227DB798">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -10507,51 +10508,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3AB62F5A" wp14:editId="7A43602A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4BF913AA" wp14:editId="2D744B9B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -10650,78 +10651,78 @@
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="771F01D7" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+  <w:p w14:paraId="26CDB645" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5710D5BB" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+  <w:p w14:paraId="00F1F63F" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CD2E9C" wp14:editId="2B81DA2F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="618553E5" wp14:editId="52F0692F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -10746,51 +10747,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2F9C09CD" wp14:editId="1030D751">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6C00069D" wp14:editId="580AAD5E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -10890,50 +10891,389 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076A225B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="687CFC8C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="143D2845"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CEA7870"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C90564A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23444E74"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32CC07E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17E88846"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -11002,54 +11342,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B171D7A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ABF7A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE8E5DE"/>
+    <w:tmpl w:val="7E40F226"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -11115,51 +11455,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B171D7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33FCCA48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56194529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A043FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -11228,51 +11681,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B924B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21087632"/>
     <w:lvl w:ilvl="0" w:tplc="D640E71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -11343,54 +11796,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A31437"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6283782D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5390172E"/>
+    <w:tmpl w:val="39A01DFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -11456,227 +11909,479 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A31437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6E84700"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E974263"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D1E32B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1074275962">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1656833075">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="577712479">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2045210049">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1480851601">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1975715045">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="186724779">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="624772229">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="923228028">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2121411011">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="2035694194">
+  <w:num w:numId="10" w16cid:durableId="27031263">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1087381624">
+  <w:num w:numId="11" w16cid:durableId="1241136942">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="00101761"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="00435EDF"/>
+    <w:rsid w:val="004A5A17"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
+    <w:rsid w:val="004F6C9A"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
+    <w:rsid w:val="00690A2A"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
-    <w:rsid w:val="00770FDF"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="007E27EB"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
-    <w:rsid w:val="00972E4C"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
-    <w:rsid w:val="00AD742D"/>
+    <w:rsid w:val="00A1081F"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
-    <w:rsid w:val="00B71846"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
+    <w:rsid w:val="00C135DF"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
+    <w:rsid w:val="00C7203F"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
+    <w:rsid w:val="00DA1B54"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00E94887"/>
     <w:rsid w:val="00EA2E0F"/>
-    <w:rsid w:val="00EB2FED"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4FD3AAB0"/>
+  <w14:docId w14:val="1CBE1B29"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12196,75 +12901,81 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00972E4C"/>
+    <w:rsid w:val="00DA1B54"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
-  </w:style>
-[...14 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -12499,50 +13210,50 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>317</Words>
-  <Characters>1809</Characters>
+  <Words>343</Words>
+  <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2122</CharactersWithSpaces>
+  <CharactersWithSpaces>2295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>