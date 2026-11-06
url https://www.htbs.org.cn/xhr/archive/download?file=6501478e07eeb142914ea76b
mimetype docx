--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="2AEA48DE">
+    <w:p w14:paraId="602D25EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
@@ -55,51 +56,51 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體" w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -162,11324 +163,10443 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAD50BA">
+    <w:p w14:paraId="0E2BD3A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>美術</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381E36D2">
+    <w:p w14:paraId="63F2CB92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>苗寶艷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEDCEAF">
+    <w:p w14:paraId="3DC6FA70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材：  </w:t>
+        <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>☑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>康軒文教事業</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5004" w:type="pct"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="4995" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="211"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3771"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="3621"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6CA66B43">
+      <w:tr w14:paraId="4FEAD5AC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67217796">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="181AF24C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6BAEA7">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77366E25">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="pct"/>
+            <w:tcW w:w="879" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEF5B13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="488" w:type="pct"/>
+            <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5A2CA8">
-[...9 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="033B8842">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="pct"/>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B218858">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="0ACC53C3">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415A3F98">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:p w14:paraId="4A36D400">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7964DE57">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="5B206358">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="153976FF">
+      <w:tr w14:paraId="78946BC0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32413267">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46877E8C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FC8654">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3004268E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3060E867">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F07007">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448BC946">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373353EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C5EF6D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DDBB0A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FE28BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3202F087">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2923BFCD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="488" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452589E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="1AF1939D">
+      <w:tr w14:paraId="1FDBE5A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w14:paraId="0CB6F23B">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E2B829">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A13B91">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCD6D33">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61329DF8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064C1094">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DBE1E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8421F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06291113">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C32292F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="600B7D86">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>暖身周</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2546674C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>開學第一課《八仙——探尋國風藝術密碼</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="211A77F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、新北市美術比賽作品收件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF6503A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、美術課堂常規制定</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40FC419C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、學會觀察角色造型、色彩場景構圖，發現動畫中的藝術美感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1FACE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4、掌握對比觀察的美術欣賞方法，感受現代動畫與傳統古畫、古代文物、古建築藝術之間的傳承與創新關係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C21417A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...56 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0914EED9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4818D136">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3F846C1C">
+      <w:tr w14:paraId="476877ED">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D22D90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6900130B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B39F4F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E58D79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F30872B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA5B35E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E76908">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDAA140">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2930A497">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B25CC80">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F3480D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EC8F3A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>美就在你身邊</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C060B2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>繽紛的慶典</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E272638">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、欣賞觀察不同民族慶典儀式的服飾與配色</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76751EEE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、認識服飾配件的用色且體會其背後的意義</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384231D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDEA8EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...470 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E71B61B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6DC67281">
+      <w:tr w14:paraId="4E9E8C62">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...70 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023BD0A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4165CF4C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE4CA5C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B94AEE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC11B07">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308FCD38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0651F07E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F18E9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...237 lines deleted...]
-                <w:sz w:val="22"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4759BDF0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D6F854">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DAC442">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>美就在你身邊</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBE058C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>色彩搜查隊</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FC915E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、欣賞各國國旗設計並認識配色的特點</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41582B09">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、了解奧運會旗的設計理念與含義</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2FFD80">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、為學校運動會設計一面會旗</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DA019A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76074A3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
-[...60 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7F8F4B3A">
+      <w:tr w14:paraId="43F0593B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FE2256">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EB814D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D974C11">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386E1C71">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBF5FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4178A0C3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CF9A7A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="351576EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59508BFE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D42C309">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58008E22">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>感恩教師主題作品製作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEEDEAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569413C9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...576 lines deleted...]
-              <w:t>①</w:t>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1230A965">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61290C6A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649665A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="28B38655">
+      <w:tr w14:paraId="555C3F41">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...296 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453DF40F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598D050A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B8F856">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD6003A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B44B0C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B7E312">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD69E24">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78437C57">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC3F7B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A91CA97">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4457878B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>第三單元</w:t>
-[...351 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+              <w:t>中秋節主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75872B86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD89D27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="07D260BB">
+      <w:tr w14:paraId="39DE50CE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...284 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E60EC26">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F82DE3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE313E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543F2BE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CB0612">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AFB2E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710A26DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A91990C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18696131">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D21688">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC5E767">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB916D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>第三單元</w:t>
-[...249 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+              <w:t>藝術鑒賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F2473F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7AF1A603">
+      <w:tr w14:paraId="790E6764">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...276 lines deleted...]
-          <w:p w14:paraId="02CEE58D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22773EFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAE8900">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7C24B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="173FA863">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B84A07F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B12357E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B8E1F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690AAB02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363F11A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21916D7C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60624069">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>美就在你身邊</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10EA83D8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>給點顏色瞧瞧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A3DB07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、學習觀察色彩的視覺效果與配色聯想</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B1FDA1E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、嘗試用色彩感受延伸至日常服裝顏色搭配</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC6EFAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D28083D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="27B44C2E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C8C5BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="293B07BE">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37015086">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18BB5FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...160 lines deleted...]
-              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t>③</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1BAD4706">
+      <w:tr w14:paraId="4BF1DF22">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...64 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01837E44">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EA72ED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711DADE3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4295B1F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A909B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E04919E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B5E4E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0AAC18">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...48 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC455BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="684E1C15">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
               <w:t>第三單元</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="108D488D">
-[...234 lines deleted...]
-              <w:t>④</w:t>
+          <w:p w14:paraId="17B3DA8A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>美就在你身邊</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170A2825">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術家的法寶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DB01B6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、欣賞藝術作品中藝術家的色彩表達與情緒</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E56FE02">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、觀察體驗作品的色彩比例分配與感受</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2111B78A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、運用彩筆和水彩工具進行調色練習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EA40E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0B694558">
+      <w:tr w14:paraId="12CA028C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...292 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFC2FAC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EC8EFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E07E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136CFDD4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44771A36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA5C34B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55008DBA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4887E021">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F648913">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5180257D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEEFBF3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>繽紛世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E89161C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>小小室內設計師</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E680BD3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、了解室內設計感受空間色彩的感覺</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17999880">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、探討空間功能與整體氣氛的配色</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AAE617">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、學習運用設計思考進行室內設計</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>第四單元</w:t>
-[...219 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CF6944">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FACD06F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3E9DA1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0155A8DA">
+      <w:tr w14:paraId="14CAD27D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...285 lines deleted...]
-          <w:p w14:paraId="375F7FBA">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2169903D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0459DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15350E23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="455C66BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369A6004">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4582D257">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C53512">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D87DA04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174BA801">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3812FDD0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505F7A19">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A50AF3B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAA9FC3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="357348E3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326236D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...221 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664D100E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A6E4E6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72BDEBD0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312A23F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0EFC33DC">
+      <w:tr w14:paraId="0D3CEBE3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...285 lines deleted...]
-          <w:p w14:paraId="5BB75C54">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340EB88D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01850CB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3125F1B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AE4554">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF38C43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6727DA02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B80D7E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B8AEAA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A88DC45">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D3A83B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660FF583">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D39C2E2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C37C71">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="033C74B2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649CAEB1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="09E10C43">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C8C177D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="09523429">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33721386">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...195 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5D495CAC">
+      <w:tr w14:paraId="087969E0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...150 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A2B24F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619302FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E8F6DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4E8F8B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191193B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D92A7D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D65C503">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D76721F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F0A77A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C636A5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D08A53E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E5E38D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE4EC7A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15325FD1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2687FDBD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...366 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="12E4474A">
+      <w:tr w14:paraId="56DFF926">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...283 lines deleted...]
-          <w:p w14:paraId="6A32066D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D3D80B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1174BF88">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D24233">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F07C6DB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF1D20D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507B1DD5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3E3ABC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657BFB37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9042E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="351455A5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166650E5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>變換角度看世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBC7207">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>上看、下看大不同、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFB3228">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>移動的視角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBAC0FC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、引導學生從不同角度觀察物件形成的視覺效果</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F88C18">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、利用三角形輔助畫出仰視俯視的視覺效果</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B217B0C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106AB37E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5B0CAF87">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F82DD4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6672A45F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="082420EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...194 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFEFD56">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑥</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6A77E960">
+      <w:tr w14:paraId="43C10FAE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...296 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295587A9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB8C6A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7CE092">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C71767C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1094866E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A5FF38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EB3558">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4A0EC7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5181F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="747DA367">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
               <w:t>第四單元</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08C77EFE">
-[...179 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4FB9A9C2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>變換角度看世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E3E96B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>透視的魔法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC2A699">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、欣賞藝術作品中平面與立體空間的遠近感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9F8FA9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、了解近大遠小的視覺差異與理論知識</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BA4BAF6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、運用透視法表現空間感</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F4F311">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDA7E12">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBDD082">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB79D44">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑦</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3726003E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3F44C74F">
+      <w:tr w14:paraId="2AD4EE4F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...298 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E7DF59">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EB5CAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7A446A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6972E9CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3421C9E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FD8D87">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695225B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C720477">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF37594">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="374375E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7F49C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22912314">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
               <w:t>第四單元</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12ED4DEC">
-[...242 lines deleted...]
-              <w:t>⑧</w:t>
+          <w:p w14:paraId="168E28A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>變換角度看世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1CB5D6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>跟著藝術家去旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B0B39">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、賞析藝術家作品中的近景中景遠景的空間描繪手法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFF47D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、了解透視法在風景畫中的運用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B745A1E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010F6BAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="134B0A4C">
+      <w:tr w14:paraId="0C06F65A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...284 lines deleted...]
-          <w:p w14:paraId="77200B49">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FACCA83">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2DA51D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0979494B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508B4081">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9574F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFB8003">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F0FF10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7487BC2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EFC416">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25052BD8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006501BA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>變換角度看世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B144433">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>取景變化多、換場說故事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6A10DF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、運用學習的知識創作出不拘形式的作品</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BDC0B16">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、以繪本小書為例製作不同的景別效果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EECB91D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="6F73F8A7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2873772B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...171 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD05905">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304C3227">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑨</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6EEC7A8C">
+      <w:tr w14:paraId="13624666">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...303 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6984B9D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191717D7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8DC3BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60745A8B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B0D63F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BC8EA5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777EA6FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2156CA54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="704211E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7285A79C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BF255A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>手的魔法世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FC493E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...316 lines deleted...]
-              <w:t>⑩</w:t>
+              <w:t>雙手的進擊、手偶合體來表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A0D023">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、了解傳統布袋戲的表演形式與舞台造型</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA7B741">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、認識布袋戲的角色種類與服飾配件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27744351">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C761A94">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="29573E7F">
+      <w:tr w14:paraId="6735421D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...282 lines deleted...]
-          <w:p w14:paraId="067C59E9">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E72064">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477A1D86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F41B915">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECAA780">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4804CDEC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FBC4B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02803DC6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6036696D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193E0AA9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="585C0DFD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B80485">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>手的魔法世界</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077198B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>掌中戲真有趣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31045C2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、學生依據對布袋戲的理解設計製作心中的戲偶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725A1EFC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、在製作過程中重於多思考多耐心學會分工合作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E02DB93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="338FC0FD">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1623294A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44684EA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...229 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBF6721">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0F18B789">
+      <w:tr w14:paraId="66FFEFEC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...280 lines deleted...]
-          <w:p w14:paraId="09D020EE">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A13F45E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B140DB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5DFE75">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5940CFCF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="050AD7AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16864123">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64658560">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F392894">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F097198">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70110BD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A181E8F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169662F1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>手的魔法世界</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6DFF31">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延續上週的手偶創作</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5664324E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>欣賞分享自己的手偶作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F13AB7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="7D5E59C8">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2CD448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="5F6A64FA">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D264500">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1F109FE0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5919DE29">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768AD12E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB44C4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D727B4F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CAACAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14510216">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BAA637">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAFA561">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAF5F78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF59980">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第六單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57ACB41F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>我們的故事</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF7AFD5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>用物品說故事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0D26EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、從日常生活中發現物品的形狀線條與質感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19382242">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、學習將物件轉化為紋路和樣式</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE7DFC7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、進行排列組合的紋樣圖案繪製在生活小物上面</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDFD5DC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="032BC3F8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D243B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51610BB0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5AE1C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F83A8BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365D2010">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59224781">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79238BFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D8107F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DFAEDE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D90AB9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D42E16">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>學會欣賞及發表對藝術作品的感受及想法</w:t>
-[...28 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+              <w:t>藝術鑒賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D475459">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="62B7D6D5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DB2CD4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD6DB21">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D96B1D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB25403">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F00BE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3FC2F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A588623">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAE5BA3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11902A60">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="733FBA1E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEB71E7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAF0576">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4B3030E4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12BEFDC3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C84554">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBA9E04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FA2F63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEFAF3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E7804">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A9A7DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D96A04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6BD3F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BAEAA0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36081817">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D4D05E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="21EBBEC8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B25F85C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D09B420">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2993C9A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C0F687">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D7D3AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CE8768">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC0AEDE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CE2C12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D11B990">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C94E39">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DB6594">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF8202B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD514A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5CCDF04F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF71511">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BF1943">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2276F01A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512F6F04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="004AA2CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C3FB22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6110125C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4170EDAD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3040BB4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FFED60">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AAF6A8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40976D09">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="373B5FEB">
+    <w:p w14:paraId="663867C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
@@ -11551,93 +10671,79 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="41051575">
+  <w:p w14:paraId="100C9084">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3D3BF265">
+  <w:p w14:paraId="3C690F2F">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11785,51 +10891,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7FCD1B57">
+  <w:p w14:paraId="4A0ADF31">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11975,245 +11081,286 @@
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="E5D53BF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5D53BF5"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
-  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
+    <w:rsid w:val="001153EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
-    <w:rsid w:val="00F76805"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="062F6A41"/>
-[...11 lines deleted...]
-    <w:rsid w:val="76CC70E4"/>
+    <w:rsid w:val="04F425DD"/>
+    <w:rsid w:val="06793BDF"/>
+    <w:rsid w:val="08C547D6"/>
+    <w:rsid w:val="094B3B92"/>
+    <w:rsid w:val="0B785CD5"/>
+    <w:rsid w:val="0FD117A2"/>
+    <w:rsid w:val="106B68C8"/>
+    <w:rsid w:val="13F419DD"/>
+    <w:rsid w:val="151E204B"/>
+    <w:rsid w:val="1BA146F9"/>
+    <w:rsid w:val="35E46651"/>
+    <w:rsid w:val="3A8328DC"/>
+    <w:rsid w:val="3B6600C3"/>
+    <w:rsid w:val="3B7A3CDF"/>
+    <w:rsid w:val="3E9F12F5"/>
+    <w:rsid w:val="40A92E8F"/>
+    <w:rsid w:val="43255533"/>
+    <w:rsid w:val="4A795A32"/>
+    <w:rsid w:val="4AA56774"/>
+    <w:rsid w:val="50DC61AD"/>
+    <w:rsid w:val="53E028FE"/>
+    <w:rsid w:val="5B4C22C4"/>
+    <w:rsid w:val="5F6B5AC8"/>
+    <w:rsid w:val="69DF102E"/>
+    <w:rsid w:val="6EF74724"/>
+    <w:rsid w:val="7A7E3F4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
@@ -12285,51 +11432,51 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
@@ -12401,221 +11548,272 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
+    <w:link w:val="14"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Table Text"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12852,63 +12050,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>1806</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>1862</Words>
+  <Characters>2326</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2300</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2358</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2U5NTVhODkzZjE0YzA3M2Q4OGY1ODMwNzYyZjBmNjAiLCJ1c2VySWQiOiIxMjExMTk3MTY4In0=</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>CCB4220CD048463C949333A976F0290D_12</vt:lpwstr>
+    <vt:lpwstr>CDD6466DA6B646A081998647738D2018_12</vt:lpwstr>
   </property>
 </Properties>
 </file>