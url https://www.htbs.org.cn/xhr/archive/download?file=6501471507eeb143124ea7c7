--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,11697 +1,13605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="6D436FD8" w14:textId="33AE4199" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00700DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6學年度第一</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>學期華東臺商子女學校小學部</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006201A8">
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>年級</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006201A8">
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ESL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>領域教學進度表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2695CC" w14:textId="1FA0F0E9" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>任教科目：</w:t>
+      </w:r>
+      <w:r w:rsidR="006201A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grade5 ESL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164D9558" w14:textId="446D4A87" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>任課教師：</w:t>
+      </w:r>
+      <w:r w:rsidR="006201A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Gia 楊汝佳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39670977" w14:textId="5C3164DA" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="1026"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>採用教材：使用</w:t>
+      </w:r>
+      <w:r w:rsidR="006201A8" w:rsidRPr="006201A8">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Spotlight Listening1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>版本</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>教科書</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="2"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="autofit"/>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3293"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="312"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="292"/>
+        <w:gridCol w:w="2049"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2772"/>
       </w:tblGrid>
-      <w:tr>
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="2D86E493" w14:textId="77777777" w:rsidTr="00B74EF9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40E2F26C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7AEB0E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F985F69" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23912B7E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133E4D47" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582761BA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DCFA9A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="0E6A732A" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFBB458" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15425EC0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E39A9DE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75367360" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F51FE3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD5249B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE9F952" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="040E7C4F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC39B0C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1FE59C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...22 lines deleted...]
-          <w:p>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB89219" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...134 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C9AFD0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="0B32AF55" w14:textId="77777777" w:rsidTr="00B74EF9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
-[...92 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D0D95E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2FC416" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...544 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72827122" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113B09FC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FAB9ED" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB8779" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4906A6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4290D20A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D6AB44" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E744C4B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00470501" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...32 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C384D1C" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...29 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E6FE3B7" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...50 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...286 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CAF63D" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...43 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E751D2D" w14:textId="47D3A231" w:rsidR="00B74EF9" w:rsidRPr="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...35 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 5 Warm Up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E73AB2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...38 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F74869B" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...27 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Listen, look, and answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462F165D" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...22 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9BFA09" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="2105" w:rightChars="877" w:hanging="198"/>
-[...18 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427E6EF7" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...96 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...297 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Look at the picture again</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DED4082" w14:textId="1FC359F6" w:rsidR="00B74EF9" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...42 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>and discuss the question.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D08A21" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...35 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284FD1BB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192DC030" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="4B17A6CF" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="327D04B4" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="012A4968" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4ED05B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="409C0807" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CECD919" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655164C7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E94182E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270A083" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CA888D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E53D39" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E391458" w14:textId="795A4C82" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...38 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040E4840" w14:textId="37F5EAB8" w:rsidR="00B74EF9" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E10D19A" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066A8FCC" w14:textId="683D4A1B" w:rsidR="00B74EF9" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D2E44C" w14:textId="2B1BE56D" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Listening Skill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0EDB0A" w14:textId="3645B41F" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Vocabulary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411B41A7" w14:textId="5F8CFE91" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB27484" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522CC56B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9E6F11" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="1F1FEC45" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65671F8D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40324195" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630AD767" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F6884C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D7AB71" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D8F41A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B19726C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A475F11" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F16F41A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6C086E" w14:textId="69E52F0E" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1312ED6C" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C35D00D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46513265" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D2DB15" w14:textId="3F2B5BD1" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9F7CFC" w14:textId="545F5FA5" w:rsidR="00B74EF9" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Short Speech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6347FE5D" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF620DB" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Look at the pictures and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C57610E" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guess the order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F33145B" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A0985D" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Write down the answers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378AACFC" w14:textId="6D01EF30" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>to the questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1B066D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD27D5B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="5BC24EFD" w14:textId="77777777" w:rsidTr="00B74EF9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
-[...283 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B7CF3C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7496052A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A510A54" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52060BE9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D03C9DA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256392BA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7800BDF0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F838E42" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F54D60" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFA9554" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...40 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613F7C86" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...34 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B02662C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0380111A" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB61C9A" w14:textId="392B6319" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>9~12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29219B37" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A615B8" w14:textId="094C54C4" w:rsidR="00B74EF9" w:rsidRPr="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>GEPT Booster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D15C53" w14:textId="2C322BCE" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B4CF71" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EB747A" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE4E618" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose best response.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C348CC2" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>C:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0708F80C" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF6159F" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRPr="00B347CE" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>D:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9C165F" w14:textId="1093785F" w:rsidR="00B74EF9" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best picture.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E13353E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21EE79BF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C14F48" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170B4E28" w14:textId="1BC41DCB" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>-敬師</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C21592" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="255ED0FA" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485D2EA7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D3A857" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EDEC1F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8824EC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFD4C65" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6268B6A6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6633F729" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="729DDF92" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D96D1A9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7845773C" w14:textId="047D88AA" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DB2575C" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5106D489" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>In the Classroom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF61059" w14:textId="4B301C61" w:rsidR="00B74EF9" w:rsidRPr="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Pg. 13~14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BE9710" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Warm Up</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DABB2C" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Listening Skill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA414EA" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Vocabulary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DDD28A" w14:textId="1028549F" w:rsidR="00B74EF9" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE2D86A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C954402" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="65EC60B0" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4183CEE7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A543B7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7723AE7A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE966D9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1B554B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A3FC81" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181ACE09" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575EFBC5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71ED9FDC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441ABF52" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="104FDCD4" w14:textId="76431619" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392962FD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>In the Classroom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512A8521" w14:textId="17C0AFD5" w:rsidR="00B74EF9" w:rsidRPr="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Short Speech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FF3383" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096829FF" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Look at the pictures and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1FC36C" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guess the order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6998F161" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B710CDA" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Write down the answers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674222BF" w14:textId="2B06CF47" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00B74EF9" w:rsidP="00B74EF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>to the questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3BD878" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="7869B366" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38462BC3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770999EC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4662FAE1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3F6539" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411B3398" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9719AC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC0B1F3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4177A8A5" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268D950A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D392033" w14:textId="65E368B8" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...38 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E270D21" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="766EF582" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00B347CE" w:rsidRDefault="00470501" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
-[...10 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>In the Classroom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5FA19F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...25 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70883122" w14:textId="77777777" w:rsidR="00B74EF9" w:rsidRDefault="00B74EF9" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...39 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...284 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>GEPT Booster</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400C562D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...41 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="209B64F8" w14:textId="42B5365B" w:rsidR="00B347CE" w:rsidRPr="00B74EF9" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...35 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Pg.17~20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B8CCA2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...38 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118F1A27" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...20 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39EAFF98" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075C3141" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Choos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>e best response.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DA4594" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>C:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAC3D19" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B0A527" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>D:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047D4AC0" w14:textId="33BC7E12" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="0" w:leftChars="0" w:right="24" w:rightChars="10"/>
-[...88 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...269 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Choose the best picture.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A95442" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00470501" w:rsidRDefault="00BF615C" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...40 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C123DC5" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00470501" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...35 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D88795" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...53 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D630E1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1DE1BC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="7129422F" w14:textId="77777777" w:rsidTr="00B74EF9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
-[...46 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A14428C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4649BD51" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               </w:rPr>
               <w:t>八</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="119" w:type="pct"/>
-[...228 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F098B5" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1F07C8" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237A6E0E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADCE63B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7779226C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2A83E3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6312A901" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F790678" w14:textId="5B8F8B1C" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...40 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F1F6CCD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439DB4C3" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DEA69D9" w14:textId="07F18CF9" w:rsidR="00470501" w:rsidRPr="00700DE7" w:rsidRDefault="00470501" w:rsidP="00470501">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>In the Classroom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E7AC73" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Review Unit 1~Unit 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EB858C" w14:textId="3B82731F" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>講解Unit 1~ 2 worksheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6F0BEC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="0F5470EE" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DD0307" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CA0A6B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFE93C6" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D77D1CB" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B841CC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC0FC10" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6992BA31" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFDD579" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F35D78" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4355AE9E" w14:textId="02D2D6EA" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00470501" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mid-term Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4918BE23" w14:textId="2AA806E8" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00470501" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ESL 期中考試</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55431D47" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC72176" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="145B583A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="6EB36AB2" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357D155B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA9150F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6399A17C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D5055D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623B892A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2109FBEF" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1712B3FA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438F417B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CFE658" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C4B5ED" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00843DE3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7D6581" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...35 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F5F168" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...68 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20AF6D51" w14:textId="77777777" w:rsidR="00470501" w:rsidRDefault="00470501" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...43 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...291 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My New School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2705D65D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...38 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="140A2953" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00BF615C">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...74 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C46D972" w14:textId="16674D38" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...38 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>21～22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B650C12" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Warm Up</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8CDC64" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Listening Skill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F951BA" w14:textId="0DF8A1E4" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Vocabulary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7510DC27" w14:textId="43636F87" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DAC592" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...14 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DDA4031" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DD5C95" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F35B697" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAA9F71" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="23D94D57" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741114CA" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E577966" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD92D2D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A6D924" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E4D99F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477D94A9" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BCF774" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676DF1BC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDF95E8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C011A6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...40 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...1289 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4071C6ED" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...36 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3403A1CF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...131 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My New School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9BC02D" w14:textId="235BC2AD" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F86D29A" w14:textId="1EDACA9E" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Short Speech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18594EE9" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35350FEB" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Look at the pictures and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB08AF4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guess the order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42CF91A6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3013736F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Write down the answers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324A3863" w14:textId="754032E7" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...54 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...497 lines deleted...]
-          <w:p>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>to the questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6461EAA8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...78 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...282 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B740DD1" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...60 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E42DC26" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...44 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760473BF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...73 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="4C7EDE69" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6278CC42" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F40EF05" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091E7401" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7054EE07" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053C6E12" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A574ED3" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0277EDE4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEDF368" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9FC3BC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0AA46B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...37 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...276 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F52579D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...44 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CEE11FD" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My New School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34350FD8" w14:textId="6303CAD6" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>5～28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5824E3CE" w14:textId="172496E1" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>GEPT Booster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DEF934" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0B02F4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347D13EC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7210F0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose best response.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C00969C" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>C:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9ECD32" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7032A791" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>D:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A442DE1" w14:textId="62534C8D" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Choose the best picture.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A0D4A0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6909C754" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3730CD1D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6639A514" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="151DC828" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A273C6F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E464372" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38962D14" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744C28BC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C3B7A6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77691ED0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D004A8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454F5482" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F69D0E7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1E0A38" w14:textId="572B9966" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...28 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017AC031" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...44 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16D37DCF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...58 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Field Trip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488988B6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...37 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...276 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="697FE0F1" w14:textId="362B4B3F" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...48 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 29~30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A46589" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Warm Up</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D7F40B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Listening Skill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B9F11C" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Vocabulary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69E57223" w14:textId="456391F8" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22589AD5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...163 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...318 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C38A95B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C5E8F0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17863A13" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...207 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136E9A2F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="3E95FD37" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32945A28" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00539025" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CD863A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A32E0D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2A5575" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651D2DD6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B745DC2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3DAE59" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B566221" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A67F822" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...41 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...751 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A704DE" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...27 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="662AB50F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Field Trip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEAFB92" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17EDB4F6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFF3EA3" w14:textId="7D1EF196" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Short Speech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F17053" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716F0800" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Look at the pictures and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B92DEC3" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guess the order. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C78B4EE" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC2035A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>Write down the answers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A12EB53" w14:textId="370754F5" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>to the questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DAAF82" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A8BFEB2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B6BEDD" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="007144A5" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C51A13" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C86130E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00613B14" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="1EC59800" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B200E02" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C63333" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A70883" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FE7364" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="679D8916" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A0EEF4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FBD7F0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1997EF1A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BC74E9" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDDFEE2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B882833" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E895C2F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...68 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A25808" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60CD2CA2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Field Trip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6430500E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A363904" w14:textId="56D34B80" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Pg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3~36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617B0F5B" w14:textId="22B1C75E" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>GEPT Booster</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEF3EA7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37436336" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F41E097" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>B:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D51CFC2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose best response.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169C0338" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>C:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A344897" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Choose the best answer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D1D379" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>D:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49090660" w14:textId="06AAA44C" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B347CE">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>Choose the best picture.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A46756D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C13CDA8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="4D53DC50" w14:textId="77777777" w:rsidTr="00B74EF9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="94" w:type="pct"/>
-[...285 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64F61E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4542A6A1" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FF3E24" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FFA1C6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EE19B3" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="605CA9AA" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE5BD17" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51940F7E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38234371" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A324C" w14:textId="6D89A818" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...28 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50946B25" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...45 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57627A4D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My New School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C147094" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...47 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...283 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="672FE0AA" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...31 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CAC030" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...37 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BDF2AC1" w14:textId="273BB087" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...41 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...208 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Field Trip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A171F48" w14:textId="487BE15A" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-          </w:p>
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">~Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...46 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+          <w:p w14:paraId="180B5523" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B780CBF" w14:textId="4667D5CE" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...31 lines deleted...]
-              <w:pageBreakBefore w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">講解Unit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">~ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> worksheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478DE509" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...27 lines deleted...]
-          <w:p>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2998689B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...11 lines deleted...]
-              <w:t>8/31開學日</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F1D015" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C8A44D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="7F673B3E" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2537C7B3" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F4E150" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38749840" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C018F16" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DB35E8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFC2F2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D6AA90" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="415A1879" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3869C2B5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F601D9" w14:textId="3128FDD9" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ESL Final Exam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5F710C" w14:textId="083E14C2" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Oral Test）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC40EF3" w14:textId="7D73773D" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Exam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0480A44B" w14:textId="2D53443D" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Oral Test）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>口試</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562B76EF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7E96AC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="604B14C1" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3658B5E8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04474CD7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5B997D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1C31E4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B2DDBB" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF129F8" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E40388" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63685C95" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B4BAB6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2040C58C" w14:textId="5EDA8CF7" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Exam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716BB83F" w14:textId="5161B645" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Test）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DC303C" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ESL Final Exam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C884AD0" w14:textId="7AE3E95A" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>（Writing Test）</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>筆試</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AAE634" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4E2E28" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484DA97E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666C3571" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="56E2C1ED" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B680EC0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="220A9F0A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C83FA75" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2C1A58" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFB7284" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="156515E9" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62064AF5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26768581" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEC59F1" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25432F3F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BD909E" w14:textId="67FD7CDD" w:rsidR="00B347CE" w:rsidRPr="00470501" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079BA205" w14:textId="1DDBFDA4" w:rsidR="00B347CE" w:rsidRPr="00470501" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My New School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6E8132" w14:textId="02AC0F84" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D783C4F" w14:textId="265F1E3A" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00470501">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Field Trip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2272060D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="528BFCD7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC92F7C" w14:textId="0B5EE536" w:rsidR="00B347CE" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>講解期末考卷</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28AE73EC" w14:textId="656186B7" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A1FAAD" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1AA5CD" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155772FB" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="6E360C8C" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54368A85" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6CFFF6" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA44C92" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1A4C76" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F43964" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284A61BC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489429CF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7714D319" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F34B4F" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="349CFED3" w14:textId="6FDC4AD2" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>English Fun Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E8B880" w14:textId="3BE05396" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>English Fun Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFAC3CA" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="1A8C1486" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8C53D7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6479380B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1967EF24" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434DF632" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EAA5E5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EB11D7" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2918422B" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AF3607" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B86C2E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1AFF0B" w14:textId="27F36D9F" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B73D23" w14:textId="40C13538" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB13006" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="7AAA91A3" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFC10F4" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032323EE" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76261948" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA4C55D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0234420D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D6A838" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B00285E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40195539" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E73297" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8C9E41" w14:textId="188227EA" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="439FDD75" w14:textId="5441FAF2" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FFB408" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="29DC02EB" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA20848" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F24ABEA" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE4104A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0451D076" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B6EFCB" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721A3009" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B1BBAF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7A1080" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D7D5F1" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37576B" w14:textId="2D016A82" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2167AE" w14:textId="024505F0" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589366CF" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="798091C8" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7868C48A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6648D3CC" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F22815" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF8617A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C079D5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780ECB99" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA5AA02" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707811A0" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49490D7A" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1296DFF5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="411A7D4A" w14:textId="2A5FB80D" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30455E12" w14:textId="35248564" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70369860" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B347CE" w:rsidRPr="00700DE7" w14:paraId="5A5F2DAC" w14:textId="77777777" w:rsidTr="00B74EF9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5465B00C" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1FA914" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A6539C" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E25E5E" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4AF5B2" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C07452" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="145" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273B52A5" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DE4A27" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="140" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCF7536" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D0778D" w14:textId="56169EC2" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C873B62" w14:textId="07229E11" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFDEC4D" w14:textId="77777777" w:rsidR="00B347CE" w:rsidRPr="00700DE7" w:rsidRDefault="00B347CE" w:rsidP="00B347CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-    <w:sectPr>
+    <w:p w14:paraId="10680850" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="1026"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
+      <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5BFCA151" w14:textId="77777777" w:rsidR="002D73D5" w:rsidRDefault="002D73D5">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="085161F1" w14:textId="77777777" w:rsidR="002D73D5" w:rsidRDefault="002D73D5">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0007EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-[...36 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020500000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DFKai-SB">
+    <w:altName w:val="微软雅黑"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000087" w:usb1="288F4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="8000002F" w:usb1="02000008" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0D6A6562" w14:textId="77777777" w:rsidR="002D73D5" w:rsidRDefault="002D73D5">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="76A67FBA" w14:textId="77777777" w:rsidR="002D73D5" w:rsidRDefault="002D73D5">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="613A4F86" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+    <w:pPr>
+      <w:pStyle w:val="aa"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF41539" wp14:editId="7DDEF0F0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="WordArt 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6CCE2118" wp14:editId="3AD883F0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31858EF3" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+    <w:pPr>
+      <w:pStyle w:val="aa"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="384BD362" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+    <w:pPr>
+      <w:pStyle w:val="aa"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F4A6F86" wp14:editId="05A51949">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 4" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="29C7C270" wp14:editId="6F7B1003">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="WordArt 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...6 lines deleted...]
-  <w:drawingGridVerticalSpacing w:val="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="20B04791"/>
-[...7 lines deleted...]
-    <w:rsid w:val="78A000CE"/>
+    <w:rsidRoot w:val="00233FEA"/>
+    <w:rsid w:val="00034D1B"/>
+    <w:rsid w:val="00045CE6"/>
+    <w:rsid w:val="00081C6C"/>
+    <w:rsid w:val="000B181E"/>
+    <w:rsid w:val="000B586E"/>
+    <w:rsid w:val="001151EC"/>
+    <w:rsid w:val="00153193"/>
+    <w:rsid w:val="00155CED"/>
+    <w:rsid w:val="00162306"/>
+    <w:rsid w:val="00166207"/>
+    <w:rsid w:val="00166210"/>
+    <w:rsid w:val="001706D1"/>
+    <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="001A5DBB"/>
+    <w:rsid w:val="00233FEA"/>
+    <w:rsid w:val="00294BD6"/>
+    <w:rsid w:val="00294CDC"/>
+    <w:rsid w:val="002A0804"/>
+    <w:rsid w:val="002C073A"/>
+    <w:rsid w:val="002D73D5"/>
+    <w:rsid w:val="002E012C"/>
+    <w:rsid w:val="002E46EE"/>
+    <w:rsid w:val="003865D7"/>
+    <w:rsid w:val="00391D47"/>
+    <w:rsid w:val="003B46E6"/>
+    <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="00470501"/>
+    <w:rsid w:val="004A7CA5"/>
+    <w:rsid w:val="004C5F24"/>
+    <w:rsid w:val="004D4E9E"/>
+    <w:rsid w:val="004F3A43"/>
+    <w:rsid w:val="0050404A"/>
+    <w:rsid w:val="005357C1"/>
+    <w:rsid w:val="0055719B"/>
+    <w:rsid w:val="0059680B"/>
+    <w:rsid w:val="005A1504"/>
+    <w:rsid w:val="005E1D2A"/>
+    <w:rsid w:val="006201A8"/>
+    <w:rsid w:val="0063019F"/>
+    <w:rsid w:val="00686EEA"/>
+    <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
+    <w:rsid w:val="006A12B6"/>
+    <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rsid w:val="0071660E"/>
+    <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="0075673F"/>
+    <w:rsid w:val="00761D1F"/>
+    <w:rsid w:val="007935C7"/>
+    <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="00875D67"/>
+    <w:rsid w:val="0089382F"/>
+    <w:rsid w:val="008B791D"/>
+    <w:rsid w:val="008E082B"/>
+    <w:rsid w:val="0095502D"/>
+    <w:rsid w:val="009704E6"/>
+    <w:rsid w:val="009743F8"/>
+    <w:rsid w:val="009C78FF"/>
+    <w:rsid w:val="00B119C8"/>
+    <w:rsid w:val="00B14972"/>
+    <w:rsid w:val="00B168F0"/>
+    <w:rsid w:val="00B21252"/>
+    <w:rsid w:val="00B21262"/>
+    <w:rsid w:val="00B347CE"/>
+    <w:rsid w:val="00B4455F"/>
+    <w:rsid w:val="00B46A28"/>
+    <w:rsid w:val="00B74EF9"/>
+    <w:rsid w:val="00B9563E"/>
+    <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
+    <w:rsid w:val="00C04B97"/>
+    <w:rsid w:val="00C06396"/>
+    <w:rsid w:val="00C258BF"/>
+    <w:rsid w:val="00C70D91"/>
+    <w:rsid w:val="00C714E4"/>
+    <w:rsid w:val="00C80F8C"/>
+    <w:rsid w:val="00C86F71"/>
+    <w:rsid w:val="00C9728C"/>
+    <w:rsid w:val="00CD2DDB"/>
+    <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
+    <w:rsid w:val="00D57D27"/>
+    <w:rsid w:val="00D92D88"/>
+    <w:rsid w:val="00D93B90"/>
+    <w:rsid w:val="00DC75E4"/>
+    <w:rsid w:val="00DE0DAD"/>
+    <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00E030E6"/>
+    <w:rsid w:val="00E166A1"/>
+    <w:rsid w:val="00E36257"/>
+    <w:rsid w:val="00E65832"/>
+    <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00EA2E0F"/>
+    <w:rsid w:val="00F03CAF"/>
+    <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00FC1557"/>
+    <w:rsid w:val="00FD3CA7"/>
+    <w:rsid w:val="00FE7389"/>
+    <w:rsid w:val="00FF14E9"/>
+    <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="440AD52E"/>
+  <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...247 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="0"/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="2">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:qFormat/>
-    <w:uiPriority w:val="0"/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00BE18C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:ind w:left="480" w:leftChars="200"/>
+      <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
+    <w:rsid w:val="001A5DBB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A5DBB"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:kern w:val="0"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="页眉 字符"/>
+    <w:link w:val="aa"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="页脚 字符"/>
+    <w:link w:val="a4"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="批注框文本 字符"/>
+    <w:link w:val="a6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="PMingLiU" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:cs="PMingLiU"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ab">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11821,88 +13729,65 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...21 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>2</Pages>
-[...3 lines deleted...]
-  <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>566</Words>
+  <Characters>3232</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2439</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>3791</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>user</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>苏</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>