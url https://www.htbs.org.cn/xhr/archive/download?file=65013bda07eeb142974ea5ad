--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,10975 +1,12751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="00AC387D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>學期華東臺商子女學校小學部</w:t>
+        <w:t>學期華東臺商子女學</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>校小學</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324440">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324440">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E">
+      <w:r w:rsidR="00324440" w:rsidRPr="00324440">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00324440">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00324440">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E">
+      <w:r w:rsidRPr="00324440">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00121275">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>語文</w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E">
+      <w:r w:rsidRPr="00324440">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="00AC387D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E">
+      <w:r w:rsidR="00324440">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>國語</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="00AC387D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E" w:rsidRPr="00767D2E">
+      <w:r w:rsidR="00324440">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>黃建清</w:t>
-[...8 lines deleted...]
-        <w:t>、陳品卉、林安婕、李元亨、陳家慧</w:t>
+        <w:t>林彥瑜、林佩潔、郭鈞惠、張文進</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材： </w:t>
+        <w:t>採用教材：</w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00767D2E">
+      <w:r w:rsidRPr="00324440">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:highlight w:val="black"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
-      <w:r w:rsidR="00767D2E">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00324440">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>康軒</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">教科書;  </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>□採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="4962" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3715"/>
+        <w:gridCol w:w="242"/>
+        <w:gridCol w:w="244"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="275"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="310"/>
+        <w:gridCol w:w="306"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="3401"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00162306">
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...63 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>主題</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="1767" w:type="pct"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1805" w:type="pct"/>
+            <w:tcW w:w="1644" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00162306">
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="000B586E" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="000B586E" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="000B586E" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...171 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00162306">
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...279 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>擁</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>夢</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>飛</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="500" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>翔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...36 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...254 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第一課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>蚊帳大使</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE330B" w:rsidRPr="00BE330B" w:rsidRDefault="00BE330B" w:rsidP="00BE330B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第二課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>從空中看臺灣</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00BE330B" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第三課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>攀岩高手</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE330B" w:rsidRPr="00BE330B" w:rsidRDefault="00BE330B" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>學習地圖一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="002D0CBF" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識修辭-譬喻</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D0CBF" w:rsidRDefault="002D0CBF" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>寫作有方法-記敘文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE330B" w:rsidRPr="00155783" w:rsidRDefault="00BE330B" w:rsidP="00BE330B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>文本練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>學習單紀錄、作文練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="0072160F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>生活中的藝術</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第四課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>恆久的美</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE330B" w:rsidRPr="00155783" w:rsidRDefault="00BE330B" w:rsidP="00AC387D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第四課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>恆久的美</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE330B" w:rsidRPr="00155783" w:rsidRDefault="00BE330B" w:rsidP="00AC387D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第五課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>它抓得住你-商標的故事</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC387D" w:rsidRPr="00155783" w:rsidRDefault="00AC387D" w:rsidP="00155783">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...24 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第六課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>故事</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>起來</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC387D" w:rsidRPr="00155783" w:rsidRDefault="00AC387D" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00162306">
-[...8 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>學習地圖二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>閱讀階梯一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D0CBF" w:rsidRDefault="002D0CBF" w:rsidP="002D0CBF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識修辭-摹寫</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D0CBF" w:rsidRDefault="002D0CBF" w:rsidP="002D0CBF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>閱讀有方法-自我提問策略</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC387D" w:rsidRPr="002D0CBF" w:rsidRDefault="00AC387D" w:rsidP="002D0CBF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>文本練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>學習單紀錄、作文練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00155783" w:rsidRDefault="0072160F" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...70 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>畫家的天空</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00AC387D" w:rsidRDefault="0072160F" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00162306">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>三月</w:t>
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>(文本閱讀評量、</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC387D" w:rsidRPr="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>習作</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>四</w:t>
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>完成</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>、畫家簡報)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00700DE7" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00700DE7" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00700DE7" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00700DE7" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="133" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="106" w:type="pct"/>
+            <w:tcW w:w="131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:tcW w:w="131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="108" w:type="pct"/>
+            <w:tcW w:w="150" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00BE330B" w:rsidRDefault="00DF1266" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>命</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>啟</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>示</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>錄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0075718E" w:rsidRDefault="00155783" w:rsidP="0075718E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...34 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...268 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>為生命找出口</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AC387D" w:rsidRPr="00155783" w:rsidRDefault="00AC387D" w:rsidP="0075718E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00DF1266" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00DF1266" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00DF1266" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00DF1266" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DF1266" w:rsidRPr="009D7F2C" w:rsidRDefault="00DF1266" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>命</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>啟</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>示</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>錄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>總複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00155783" w:rsidRDefault="0072160F" w:rsidP="0075718E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155783">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>期中考週</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00AC387D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075718E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC387D" w:rsidRPr="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>習作、練習簿完成、</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC387D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>試卷</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075718E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>總複習)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...31 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...48 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第八課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>最勇敢的女孩</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...29 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...230 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第九課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>在挫折中成長</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00767D2E" w:rsidRPr="00767D2E" w:rsidRDefault="00767D2E" w:rsidP="00767D2E">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00767D2E" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00BE330B" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidRDefault="0072160F" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="0072160F" w:rsidRDefault="0072160F" w:rsidP="0072160F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>學習地圖三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00121275" w:rsidRDefault="00121275" w:rsidP="00121275">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>議論文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRDefault="00121275" w:rsidP="00121275">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>寫作</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>有方法-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>議論文</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00121275">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>文本練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>寫作書習寫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、作文練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="319B62"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0072160F" w:rsidRPr="009D7F2C" w:rsidRDefault="0072160F" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>與自然共舞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第十課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>山中寄情</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第十一課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...33 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>與達駭黑熊走入山林</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00155783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...73 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...441 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...36 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...388 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
-[...9 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>‧</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...14 lines deleted...]
-              <w:t>③</w:t>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00162306">
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="00155783">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230"/>
+          <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...42 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>第十二課</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>荒島上的國王</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00155783" w:rsidRDefault="00121275" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:t>(生字語詞習寫、習作、練習簿完成)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="009D7F2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="1154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="110" w:type="pct"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...200 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00767D2E" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>學習地圖四</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>閱讀階梯二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00121275" w:rsidRDefault="00121275" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...26 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>古典詩閱讀(絕句)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRDefault="00121275" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>寫作有方法-故事寫作指導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00121275" w:rsidRPr="00121275" w:rsidRDefault="00121275" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>文本練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>學習單紀錄、作文練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...51 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>分享的金牌</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00121275" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00121275" w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>文本閱讀評量、</w:t>
+            </w:r>
+            <w:r w:rsidR="00121275" w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>習作完成</w:t>
+            </w:r>
+            <w:r w:rsidR="00121275" w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00121275" w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>試卷總複習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...40 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1564 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w:rsidTr="00162306">
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413"/>
+          <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...80 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="106" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="110" w:type="pct"/>
-[...25 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="108" w:type="pct"/>
-[...24 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
-[...170 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...126 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...389 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="0072160F" w:rsidRDefault="00417DE1" w:rsidP="0072160F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...50 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="198" w:hanging="198"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...437 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>總複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...1045 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>期末考週</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="0075718E" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...429 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075718E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...692 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:r w:rsidR="00121275" w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>習作、練習簿完成、試卷總複習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075718E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:ind w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>1/6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...211 lines deleted...]
-          <w:p w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="00155783">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00155783">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>我會自己讀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>我會自己讀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>蝸牛殼之謎</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>椅子給你抱抱</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00121275" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(語文情境演出、閱讀題型問答設計)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...14 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00BE330B" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="00700DE7" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="0072160F" w:rsidRDefault="00155783" w:rsidP="0072160F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0072160F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>我會自己讀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>叢林之子毛克利</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00155783" w:rsidRPr="00121275" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121275">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(語文情境演出、閱讀題型問答設計)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00155783" w:rsidRPr="009D7F2C" w:rsidRDefault="00155783" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="148" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072160F" w:rsidRPr="00700DE7" w:rsidTr="0072160F">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="131" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="150" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00BE330B" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE330B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:right="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1508" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="00700DE7" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00417DE1" w:rsidRPr="009D7F2C" w:rsidRDefault="00417DE1" w:rsidP="00417DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A912A0" w:rsidRDefault="00A912A0">
+    <w:p w:rsidR="00D82D5B" w:rsidRDefault="00D82D5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A912A0" w:rsidRDefault="00A912A0">
+    <w:p w:rsidR="00D82D5B" w:rsidRDefault="00D82D5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val=".D·￠Ae"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A912A0" w:rsidRDefault="00A912A0">
+    <w:p w:rsidR="00D82D5B" w:rsidRDefault="00D82D5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A912A0" w:rsidRDefault="00A912A0">
+    <w:p w:rsidR="00D82D5B" w:rsidRDefault="00D82D5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+  <w:p w:rsidR="00AC387D" w:rsidRDefault="00AC387D">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
@@ -11148,67 +12924,67 @@
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+  <w:p w:rsidR="00AC387D" w:rsidRDefault="00AC387D">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+  <w:p w:rsidR="00AC387D" w:rsidRDefault="00AC387D">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
@@ -11387,167 +13163,179 @@
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
+    <w:rsid w:val="00121275"/>
     <w:rsid w:val="00153193"/>
+    <w:rsid w:val="00155783"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
-    <w:rsid w:val="00247CC1"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
+    <w:rsid w:val="002D0CBF"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
+    <w:rsid w:val="00324440"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="00417DE1"/>
+    <w:rsid w:val="004763BD"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="0072160F"/>
     <w:rsid w:val="0075673F"/>
+    <w:rsid w:val="0075718E"/>
     <w:rsid w:val="00761D1F"/>
-    <w:rsid w:val="00767D2E"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
-    <w:rsid w:val="00A912A0"/>
+    <w:rsid w:val="009D7F2C"/>
+    <w:rsid w:val="00AC387D"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
-    <w:rsid w:val="00BE20C0"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BE330B"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
+    <w:rsid w:val="00D82D5B"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00DF1266"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -11932,62 +13720,64 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00121275"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
@@ -12098,59 +13888,81 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12370,71 +14182,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1760</Characters>
+  <Pages>2</Pages>
+  <Words>394</Words>
+  <Characters>2247</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2064</CharactersWithSpaces>
+  <CharactersWithSpaces>2636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>