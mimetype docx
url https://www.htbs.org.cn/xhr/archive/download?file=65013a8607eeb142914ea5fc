--- v0 (2026-05-10)
+++ v1 (2026-10-17)
@@ -1,11183 +1,11665 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="6960C8F6">
+    <w:p w14:paraId="4EFB675F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ESL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CD590E">
+    <w:p w14:paraId="0A33DEF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ESL 4</w:t>
+        <w:t>G4 ESL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3CAB84">
+    <w:p w14:paraId="3DFCE07E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Natalie Li</w:t>
+        <w:t>李麗文 Natalie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1649420B">
+    <w:p w14:paraId="2AAA1E04">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材：  </w:t>
+        <w:t>採用教材： □使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
-[...49 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Say It 4!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5057" w:type="pct"/>
+        <w:tblStyle w:val="8"/>
+        <w:tblW w:w="5098" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3158"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="265"/>
+        <w:gridCol w:w="1488"/>
+        <w:gridCol w:w="4087"/>
+        <w:gridCol w:w="2746"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7BBA312A">
+      <w:tr w14:paraId="610319AB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A538F0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="0EF1123A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A20D2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1031C042">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D7B1F8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CFB2EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="99" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754222B7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D58FDDF">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+          <w:p w14:paraId="4ACE6269">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="37073A30">
+      <w:tr w14:paraId="0AE63713">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FD8E260">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B88752A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BC9E60">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639C1708">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038FC988">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FD0A84">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15127C76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9CF750">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD085F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E30616">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAE73BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="99" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7330272C">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D48898E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...194 lines deleted...]
-            <w:tcW w:w="1027" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F552F46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="5D5EE6B8">
+      <w:tr w14:paraId="6E3A51BB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1266" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...279 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBA15EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321DE291">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613F1B4A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A52C782">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5FD17D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B8E457">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074646AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6961D003">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597AF996">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FF6DABA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7B211B">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Class Preparation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FD569E">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="11A81032">
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to know each other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE811ED">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...40 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Classroom rules</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D292B3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 1 Part A--C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4593B0CF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163FD33A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32470B82">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="595E7E4F">
+      <w:tr w14:paraId="23F0614C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...300 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661A31D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47657328">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4000EF34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A952065">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79312274">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DBCE81">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC86903">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BDB578">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B8BC37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782369B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAC1D5F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...130 lines deleted...]
-          <w:p w14:paraId="02EBC598">
+              <w:t>! U1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38178828">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="0F85E015">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>What are you doing?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406743BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="7D19121E">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I am doing my homework.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448E6F1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="2820FB56">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Part D--G</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C787F40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: cleaning my room, playing computer games.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E6BAAB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05309264">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71556D26">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="71955373">
+      <w:tr w14:paraId="21DAF8BA">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1553" w:hRule="atLeast"/>
+          <w:trHeight w:val="981" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...70 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B0F727">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339EB5C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212A10F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00807B7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0E9A3C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FADE0D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AA0D36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430CC2E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...52 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D062BD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6E826D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...138 lines deleted...]
-          <w:p w14:paraId="12C58653">
+              <w:t xml:space="preserve">! U2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2959F122">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="07DA7F6D">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Where are you going?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534E2EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="6237BE76">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I am going to the mall.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248840F9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: hospital, train station, sports center, museum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2134B9AF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F48E79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="082E08C0">
+      <w:tr w14:paraId="6F6496C4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="2217" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E25FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5066C7B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...28 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CED53DD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...28 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B26F5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68AA8BAB">
-[...25 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:p w14:paraId="5804BE1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6771A1">
-[...221 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7D10E8A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BB55D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10035721">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7148CCDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DA49A2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>U3</w:t>
-[...110 lines deleted...]
-          <w:p w14:paraId="21C67B23">
+              <w:t>Mid-Autumn Festival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4954445C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="36155EEF">
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mid-Autumn Festival</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A8C448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5BD8D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38BFF653">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...33 lines deleted...]
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E21091">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1436498C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-              <w:t>①</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22405B68">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="40340734">
+      <w:tr w14:paraId="2DD759D5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="1100" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...458 lines deleted...]
-          <w:p w14:paraId="69190F55">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4E8E2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2022BA78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F4669F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CBB0FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADC791E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F082EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FD667A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6507D4BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF4C9BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABA7861">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>National Day!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA6EE55">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>National Day!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC665FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64EA748C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...90 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1B68DD9F">
+      <w:tr w14:paraId="5E8C7D5E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="1233" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1248EBDB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE95AE6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F945E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0842C644">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2397324B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3343737C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E132A7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AE25F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407BDDFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136465C9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7FF30E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE3895B">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...286 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Unit 3: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Wher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>(Units 1-4)</w:t>
-[...12 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the supermarket?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58495CBC">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...8 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s on Green Street.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C0F31E">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...15 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...12 lines deleted...]
-                <w:kern w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...13 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+              <w:t>Key words: across from, between, near, next to, theater, hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490CA8A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...72 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="037FD5D7">
+      <w:tr w14:paraId="018C4EF8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72967962">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D11F51">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6930B405">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65522E5D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0FC84F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D24A5A8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FF6AF2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA8453">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B94858">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B18E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3AC6E2">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...275 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 4: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The Vacation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C0F9F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...117 lines deleted...]
-          <w:p w14:paraId="22011A27">
+              <w:t>Read the story and review the main sentences from Unit 1--- Unit 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62158E2D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB675C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C4DB22">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E53B1EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
-[...18 lines deleted...]
-              <w:t>③</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197EC3D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49E29936">
+      <w:tr w14:paraId="49D532D5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="1237" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...64 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A9180C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCCC6D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F5925B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24417491">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A4188F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A161E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE97AFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110A2F36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="1027" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8977C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D32B591">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...53 lines deleted...]
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...38 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12574CAF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Unit 5: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>What do you want to be?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5804EC88">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...45 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I want to be a doctor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D88A81A">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...39 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: writer, pilot, movie star, singer, write stories, act in movies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEC19D1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>④</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4A75C855">
+      <w:tr w14:paraId="05BE29D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1447" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21439D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6E74CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113B8A63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C8EC6F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A79CBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ACB948">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C89573D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52251428">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5DD0C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D22813">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C848D1">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...283 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Unit 6: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>What’s your favorite season ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>School Sports</w:t>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> I like spring because it</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>School Sports</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+              <w:t>s warm and rainy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593190CD">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
-[...33 lines deleted...]
-              <w:widowControl/>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: summer, fall, winter, cold and snowy, cool and windy, hot and sunny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1B1DB3">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
-[...29 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70441FED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C8AB11D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAB079E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="16D1F809">
+      <w:tr w14:paraId="6DA98CE3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4C5D52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68481AC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730BF2D8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BD5DCD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4B5984">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B425086">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE481A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="271CB63E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD2AFE6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55628A9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3403451C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6055EBFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Midterm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE0916D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>term Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791E4A97">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4816BC9F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...370 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED2DB1E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694BFFC9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033C86F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...91 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2EC78D61">
+      <w:tr w14:paraId="557183B5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="2055" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45758848">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5283B769">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8637C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753B16B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5437DBAC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D20F19">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0C5DEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E02F4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197CE377">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="377BE8F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A592339">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...285 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 7: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s the matter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I am sick. You need to see a doctor. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4533CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key words: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hungry, thirsty, bored, tired, eat something, play a game, drink some water, take a rest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D4C028D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>Labour Day</w:t>
-[...140 lines deleted...]
-          <w:p w14:paraId="4DB9FAE1">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5674BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C6A7ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC242F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7602F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1460CF1F">
+      <w:tr w14:paraId="717D168B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...116 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEC6904">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596121C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0D5F8A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3B596A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5818DC5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0E25C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37519AAF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D59378C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638B67ED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A35309">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-          </w:p>
-[...172 lines deleted...]
-            <w:tcW w:w="1027" w:type="pct"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...258 lines deleted...]
-          <w:p w14:paraId="570B0AF6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F1DEC9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 8: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Review: The Pilot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC59225">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read the story and review the key sentences from Unit 5-7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66731A91">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064615AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8889C9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
-[...17 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CF156D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
-[...20 lines deleted...]
-              <w:t>⑤</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4C290769">
+      <w:tr w14:paraId="6A80B15F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...280 lines deleted...]
-            <w:tcW w:w="1027" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7F6624">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4158B134">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F04EBB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47770A65">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1F017">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382EE952">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104040F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432EE718">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BBB0CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDF3D8D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="1538" w:type="pct"/>
+              <w:t>! U9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...112 lines deleted...]
-          <w:p w14:paraId="451ADDDA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A2C7BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 9: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Where were you yesterday ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4A2B7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I was at the hospital.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18C7874D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: at grandma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s house, at the computer store, at the playground, was,  were</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7940C4D1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222140A7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>⑥</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F88A03">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C302A1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA6F5C7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="505FF0B5">
+      <w:tr w14:paraId="0F3FEF61">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="271A09C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBA919E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77611060">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B82F79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E0E8B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6C13AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E36792">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D69A1EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61757610">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E62BAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5458ED8C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="280" w:leftChars="0" w:hanging="280" w:hangingChars="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unit 10: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>What did you do yesterday ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I studied English. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C3E551">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="280" w:leftChars="0" w:hanging="280" w:hangingChars="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: watched TV,  baked cookies, listened to music, practiced the piano, this morning, last week, last night</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DF4ACA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...367 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007FBBAA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C14AEAC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0B21B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10991545">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...70 lines deleted...]
-              <w:t>⑦</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="061357B1">
+      <w:tr w14:paraId="24C0E4E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...276 lines deleted...]
-            <w:tcW w:w="1027" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5007F53F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6DCB71">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C2934D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="029463AB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5AD74E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E70534">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14227AD5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5226D85A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1456D47C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C1FD29">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DF5473">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBE89A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6A785593">
+          <w:p w14:paraId="4A3967E5">
             <w:pPr>
               <w:widowControl/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="280" w:leftChars="0" w:hanging="280" w:hangingChars="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Unit 11: I ate pizza yesterday.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42310033">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="280" w:leftChars="0" w:hanging="280" w:hangingChars="100"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...66 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...12 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+              <w:t>Are you eating pizza? No, I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>m eating apple pie. I ate pizza yesterday.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660B88AD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...16 lines deleted...]
-              <w:ind w:firstLine="600" w:firstLineChars="250"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C2D64A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体" w:cs="PMingLiU"/>
-[...152 lines deleted...]
-              <w:t>⑧</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4FE7A966">
+      <w:tr w14:paraId="20A1476B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...206 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DEA1AE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B3B857">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193A164">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E803BDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D0FB8D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19148961">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187717D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B15E71D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D985EB7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0E4A55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-          </w:p>
-[...83 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...67 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>Final Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A77595">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t xml:space="preserve">Final </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Review 3 (Units 1--8)</w:t>
-[...18 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>U7--U11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39109E22">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>P44--47</w:t>
-[...72 lines deleted...]
-          <w:p w14:paraId="06022E89">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Read the key sentences from unit 7 to unit 11. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0843D3F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E977A9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BABBE62">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>⑨</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D93AB9D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B75E361">
+      <w:tr w14:paraId="5BCBD856">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E196A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F48B6B9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4FD5F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C611007">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E8B137">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF5F0E7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E320460">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527D4740">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F222003">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109B6D9B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B420C7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...278 lines deleted...]
-              <w:ind w:firstLine="720" w:firstLineChars="300"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C21D2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
-[...22 lines deleted...]
-              <w:ind w:firstLine="720" w:firstLineChars="300"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD168B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
-[...147 lines deleted...]
-              <w:t>⑩</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1B05B910">
+      <w:tr w14:paraId="32F73674">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6417D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A53C55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CE24AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1127B011">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7421F23D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FAE454">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A23A5E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE5E194">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC2DB7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490F1DA0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18688B44">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...337 lines deleted...]
-          <w:p w14:paraId="6DE7645C">
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Happy New Year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137ED618">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAC0AA8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="12F28D97">
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533552A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B69B4C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="65F7937E">
+      <w:tr w14:paraId="0A0794A7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A93C2EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EA7F87">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E8C99F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29453CE9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD61AF5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B194D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC5D198">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46094FB7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D44FE3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C245217">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A4166F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527ABFC6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...279 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...28 lines deleted...]
-          <w:p w14:paraId="32D31B23">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Say It </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>! U1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ACC255">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1145D9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386B9C9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="74999E62">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B34293B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC61DEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DB7988">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A85C7C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244BA963">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61497D73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E7F516">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDD4211">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE2B368">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="421E7932">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DFKai-SB" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273D5AD5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>English Story Reading!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AD7662">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="68FF03B8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560FA531">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9FEB06">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013DA7FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023971F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1338FFBB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7C0640">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="080F2640">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075158C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2708640A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="22409372">
+            <w:pPr>
+              <w:pStyle w:val="11"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="DFKai-SB" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>6/26 休業式</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDCDD35">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="华文隶书" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Winter Vacation!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EC6923">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="763DE2BF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14324507">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D15EF8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027C97A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C06A4F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03152730">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B5F0EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6098A9DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37729FA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F09F8BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="703ABBFC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78822FC2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECA64F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="71CBA6A0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2732F637">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7244BBFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3C1D2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015F9467">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEBD8AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D57F69">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFEB87B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1FF3F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="098AD079">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69773C6F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3BCB14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487B15FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7662FDFC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145172BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C3EF86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148C01A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="052E94CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7646CD1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1C4E10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F0DC3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32420CE8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A33A9C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206811E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DEBEE9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DEFE4A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13843F28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2DE71D70">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544E112E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB00878">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179DE34A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E0CF7A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E5E915">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D15BDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EA4F28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142E4106">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD6B389">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="699" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8060CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1923" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AB4029">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F2CAE2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06E2B180">
+    <w:p w14:paraId="5B64CDFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -11212,159 +11694,108 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="PMingLiU-ExtB"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="8000002F" w:usb1="02000008" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
+  <w:font w:name="DFKai-SB">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei Light">
-[...7 lines deleted...]
-    <w:panose1 w:val="02010600030101010101"/>
+  <w:font w:name="华文隶书">
+    <w:panose1 w:val="02010800040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KSOFF735EFC7">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4877DEA6">
+  <w:p w14:paraId="229DED71">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1E1D8D3D">
+  <w:p w14:paraId="287F44F0">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11510,53 +11941,53 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="291AEBEE">
+  <w:p w14:paraId="7CAF2E1C">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11700,207 +12131,221 @@
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="58BB7BB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58BB7BB1"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="160"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
-    <w:rsid w:val="00333A2A"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="036F2FCB"/>
-[...21 lines deleted...]
-    <w:rsid w:val="7FB65F35"/>
+    <w:rsid w:val="1155565C"/>
+    <w:rsid w:val="398D7AFC"/>
+    <w:rsid w:val="3D7A1FB0"/>
+    <w:rsid w:val="4956409F"/>
+    <w:rsid w:val="5F5C7A27"/>
+    <w:rsid w:val="684D4711"/>
+    <w:rsid w:val="6EDC6E40"/>
+    <w:rsid w:val="6F5B2505"/>
+    <w:rsid w:val="7099222A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
@@ -11936,51 +12381,51 @@
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
@@ -12019,51 +12464,51 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
@@ -12135,221 +12580,263 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="52"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="9">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="6">
+  <w:style w:type="table" w:default="1" w:styleId="7">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
+    <w:link w:val="15"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
-[...16 lines deleted...]
-    <w:link w:val="10"/>
+    <w:link w:val="13"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="10">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁首 字元"/>
-    <w:link w:val="4"/>
+    <w:link w:val="5"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="頁尾 字元"/>
-    <w:link w:val="3"/>
+    <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
     <w:name w:val="註解方塊文字 字元"/>
-    <w:link w:val="2"/>
+    <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Default"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12586,63 +13073,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>1009</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>933</Words>
+  <Characters>1723</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2126</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24657_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1870</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiMDM4Yjc0ODcwYjIwMTBlZmUwZTljYzgwNGI1YmIxMTIiLCJ1c2VySWQiOiI4NDEyOTk0MDQifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiZmI3MWVhMjc2N2Q0MTRiOTU1ZTE2Nzk5NzZiNDRhYzkiLCJ1c2VySWQiOiI4NDEyOTk0MDQifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>2FD8561F993F46E1AA61C54ED4234840_13</vt:lpwstr>
+    <vt:lpwstr>5A6A3033B292434E8355EEE6E6CD1C3A_13</vt:lpwstr>
   </property>
 </Properties>
 </file>