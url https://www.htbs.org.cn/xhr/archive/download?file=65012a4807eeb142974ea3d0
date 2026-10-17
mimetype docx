--- v0 (2026-06-24)
+++ v1 (2026-10-17)
@@ -3,10690 +3,10869 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39428EC1" w14:textId="72016F40" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="32473004" w14:textId="41A8160C" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EA045F">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EA045F">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>社會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496B5B21" w14:textId="6D8F0155" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="7009E6BC" w14:textId="1AFE2733" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r w:rsidR="00931C4C">
+      <w:r w:rsidR="00EA045F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>社會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3693D2BC" w14:textId="3A43995E" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="46E5BFF8" w14:textId="7DCD7239" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00931C4C" w:rsidRPr="00480490">
+      <w:r w:rsidR="00826407">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>利玉梅</w:t>
+        <w:t>楊慧敏、陳嫻翎、廖怡婷、游皓麟、李姝卉</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="600856A7" w14:textId="1E7B15E0" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="770268BA" w14:textId="6A35F21F" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材： </w:t>
+        <w:t>採用教材：</w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00931C4C">
+      <w:r w:rsidR="00EA045F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>■</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00931C4C">
+      <w:r w:rsidR="00EA045F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>南</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">南一 </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">教科書;  </w:t>
       </w:r>
       <w:r w:rsidRPr="0024761B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>□採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="aa"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3752"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1205"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="25E634BD" w14:textId="77777777" w:rsidTr="00931C4C">
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="465D3431" w14:textId="77777777" w:rsidTr="00C218A9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF13523" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+          <w:p w14:paraId="3278AD65" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA0BF0D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CE3AE0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B58574" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CDAA6D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440FF808" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AB1BFB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="4D100DF9" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A804A3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C6839B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B3B977" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DEB53D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DBC90B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BC7A58" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AE6986" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0212EE5C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4EE723" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D05E789" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369037A1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B2F28E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="769954E3" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF4E1DE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...89 lines deleted...]
-            <w:r w:rsidRPr="000B586E">
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8A0EBC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576443B2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C85F82E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EC17E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A1F53C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D49DF61" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>章節</w:t>
-[...657 lines deleted...]
-          <w:p w14:paraId="57F521E9" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260B6B40" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1E3604" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B260F62" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="007719D9" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7222C8E6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="650B0108" w14:textId="1E28E67D" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3B8216EB" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9F9EAE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="007719D9" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...305 lines deleted...]
-          <w:p w14:paraId="599F0DF5" w14:textId="00FC0C0B" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>陸地的運輸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A595FE5" w14:textId="654F2D8C" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="1C41DE3B" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00931C4C" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1. 引導學生閱讀課本第8、9頁圖文，並運用電子地圖、街景圖及課本附件與學生互動探討。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723377FB" w14:textId="0F587B5A" w:rsidR="007719D9" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="007719D9" w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>認識各種陸運交通工具及其用途</w:t>
+            </w:r>
+            <w:r w:rsidR="005C55B9" w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...37 lines deleted...]
-          <w:p w14:paraId="56C64118" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8EBD7D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="0EBC1C86" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E082E10" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ADC0ADB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="71C987BC" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735A86CB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F1FD2C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488A82AF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C45D9A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C47913E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609BEF7B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593F3A8B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B5BFCF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8C55D1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC5292A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CF972C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="007719D9" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK4"/>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="5CC8FC02" w14:textId="4D0B51ED" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E399C41" w14:textId="77777777" w:rsidR="007719D9" w:rsidRPr="001547B8" w:rsidRDefault="007719D9" w:rsidP="007719D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>陸地的運輸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BB0E3C" w14:textId="2D38A89D" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1. 引導學生閱讀課文後思考每種交通工具的優缺點，還有乘客的選擇依據。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2578CB12" w14:textId="68AAC56B" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C218A9" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>了解不同陸運交通工具的功能性差異</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26132C0F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="488E0FF8" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0772BD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007520F5" w:rsidRPr="00700DE7" w14:paraId="510EBA01" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6937A6" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E88BAFC" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A5407" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F65B66" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="571D1D23" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F3B3B1" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4136F6" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E654E9" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79542471" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A7649E" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C06ECED" w14:textId="70CBDAB6" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="007520F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="084BB6F4" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>船運與空運</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F91C66A" w14:textId="665EA477" w:rsidR="005C55B9" w:rsidRPr="001547B8" w:rsidRDefault="005C55B9" w:rsidP="007520F5">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="007520F5" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>先讓同學分享搭乘過船或飛機的</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>經驗。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BC0CE7" w14:textId="35E8150A" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="005C55B9" w:rsidP="007520F5">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="007520F5" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>認識各種船運與空運交通工具及其用途。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6947B45C" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDF2155" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007520F5" w:rsidRPr="00700DE7" w14:paraId="623867CE" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D02A995" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A307E37" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2166C997" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5075E0" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC71247" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C150A08" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2E9F63" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA56191" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9CF841" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="411A64F8" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CECA3C4" w14:textId="2CA050AB" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D843E4" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="001547B8" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>船運與空運</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AE76B3" w14:textId="3FF16D41" w:rsidR="005C55B9" w:rsidRPr="001547B8" w:rsidRDefault="005C55B9" w:rsidP="005C55B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>了解不同船運與空運交通工具的功能性差異。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D535AFC" w14:textId="1E196926" w:rsidR="005C55B9" w:rsidRPr="001547B8" w:rsidRDefault="005C55B9" w:rsidP="005C55B9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.了解整體船運與空運交通的串聯。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D66C02" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FA693B" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A3FAD7" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDACE11" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0420325A" w14:textId="77777777" w:rsidR="007520F5" w:rsidRPr="00700DE7" w:rsidRDefault="007520F5" w:rsidP="007520F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="44102A30" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F3441F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17891D86" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023E635E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E76BDC7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5B50B7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763449A7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA8F51" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D58F5CE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DAE8CE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00162306">
-[...8 lines deleted...]
-          <w:p w14:paraId="619EFC3F" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B7148A" w14:textId="77777777" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6122022C" w14:textId="3A9BF4E2" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EFAF8E" w14:textId="27C9C26A" w:rsidR="00413A3D" w:rsidRPr="001547B8" w:rsidRDefault="00413A3D" w:rsidP="00413A3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C86D1B" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>訊息的傳播</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BA3BEE" w14:textId="3F2E97C0" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00413A3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>隨著科技發展，現代人們會如何使用科技設備傳播訊息？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339A1385" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38EBAB1C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="3EB94ADF" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2F452F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7DFC6F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F49F86E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CC6017" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228F1AD0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670469D6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D3380" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258D7989" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7C53E9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FABF500" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E5A98" w14:textId="77777777" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E2D54C" w14:textId="1DB6408E" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>交通與訊息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="112FD092" w14:textId="77777777" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00413A3D" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〈玩探究〉眼見為憑？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7536BF99" w14:textId="2963D93E" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.了解分辨真假訊息以及媒體識讀的重要性。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50614C70" w14:textId="77777777" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.透過範例練習如何有根據的判讀訊息正確性。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731D8558" w14:textId="3FBE4844" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E917EC6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="50A7BF57" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657A17CA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EF84DD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC8DC03" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AD551A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A6A382" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB7CA1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1849147E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A3DDBF" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177EB62A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF0CFD7" w14:textId="77777777" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B21EF25" w14:textId="5195126D" w:rsidR="00977B90" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00977B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地圖上的家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731F3190" w14:textId="3E4975D6" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00977B90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C7B353" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00977B90" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2-1閱讀地圖認識家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F668CC" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.以東南西北四方位標為基礎，知道地圖運用八方位標，增加辨識位置的準確度。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBD4605" w14:textId="501F458E" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.學習查閱圖例，解讀地圖提供的資訊。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E33E617" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780EC3A3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
-              <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="2B3FE63D" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697448C3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D18471E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4D707479" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176D216B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="7B3495E9" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6452A8" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C3E001" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A75728F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B8BCE1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6832D0EA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00857E4C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4AE28F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE23D39" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25539EAB" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="230C4D59" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A00274D" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00B4455F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地圖上的家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FAD805" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CACDEF6" w14:textId="58BC461B" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2-1閱讀地圖認識家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA20DAF" w14:textId="757B6633" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>善用地圖資訊，走訪並深刻認識家鄉。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675AC44C" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-                <w:sz w:val="22"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2-2家鄉的地圖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06208853" w14:textId="71D5DCD6" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>認識生活情境中常見的各類地圖，以及不同地圖提供不同的訊息與功能。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193DFFC0" w14:textId="291A8C4E" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00E03480">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A892A9C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="19CD56C8" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B67F392" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7FF7B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E10EA8D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A02E709" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C660681" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01147296" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087C914E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDF0247" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6731D3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E019CC" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674A7DF3" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地圖上的家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EF4D8D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB4FF21" w14:textId="77777777" w:rsidR="00E03480" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00E03480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2-2家鄉的地圖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7EC695" w14:textId="50D71B14" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>學習依照需求選擇適當地圖，幫助自己探索家鄉。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099509FD" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35ACE9CE" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459254D5" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="5DFD7665" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7587039B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A2400D" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00162306">
+          </w:p>
+          <w:p w14:paraId="06801E8C" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C20A2F1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B17FFB3" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B92B27" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B948B2" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532679C1" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0619B796" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A49A22" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB9DD5E" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A125A99" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D2A76DF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="319B62"/>
-[...320 lines deleted...]
-          <w:p w14:paraId="554DC2AA" w14:textId="2E2523F6" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>地圖上的家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016E693F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="4239236B" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="646BA74A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00E03480" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...5 lines deleted...]
-            <w:r>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...15 lines deleted...]
-            <w:r>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〈玩探究〉善用地圖探究家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458BA0BF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...92 lines deleted...]
-          <w:p w14:paraId="4AC87FD0" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.活用地圖資訊，內化圖名、圖例、方位標等地圖要素的運用。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C84060" w14:textId="18A28778" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="08DC1C57" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.規畫家鄉旅遊，探究家鄉人文情懷。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345A55FA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A13884" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C01C83B" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6B37F7" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="7F37FDE8" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4EED96" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="5E761BDA" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB3F7E7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="163A3263" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ABAECB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425D8FBE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A603861" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785F983C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06601C14" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3021DC7F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E14B494" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B604D56" w14:textId="66A35703" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="001547B8" w:rsidP="001547B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>評量考週</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58839F3A" w14:textId="0ADBEF4E" w:rsidR="00700DE7" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>複習第一二單元的重點內容。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C805CBF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...34 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...268 lines deleted...]
-          <w:p w14:paraId="0FF18D2C" w14:textId="20873657" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7372DBB5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="6EB76EF6" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1863A42B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="09167602" w14:textId="6CBAA395" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419DD160" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF615C" w:rsidRPr="00700DE7" w14:paraId="7CE5C57A" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74175B13" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0DE2C9" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C20EAA" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B95AD6" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DE9DBC" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7555EE8A" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAD1BA4" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180A57FE" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE7706" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00700DE7" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43563E57" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAE8F93" w14:textId="5EA26612" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>認識家鄉景觀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74891384" w14:textId="7A5B4EC4" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00BF615C" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C939C7B" w14:textId="20B28C99" w:rsidR="00BF615C" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>家鄉的景觀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0D8060" w14:textId="5B254613" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.教師引導學生說出家鄉有哪些景觀？有什麼特色？</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253EB5A8" w14:textId="0FD9DC4F" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.引導學生說出自己曾參訪過哪些家鄉景觀。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49BEB633" w14:textId="61E5EFDF" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3460971F" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78925CDF" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2201C456" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D5CB51" w14:textId="77777777" w:rsidR="00BF615C" w:rsidRPr="00613B14" w:rsidRDefault="00BF615C" w:rsidP="00BF615C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="0BD6DA60" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D5DE79" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C472E4" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337871BE" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB0427E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF3A5A7" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3026D541" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCFF36E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30BAB47B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA8D48" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5321FFF3" w14:textId="6E503C7D" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="40C19744" w14:textId="16F033E3" w:rsidR="003C1054" w:rsidRPr="003C1054" w:rsidRDefault="003C1054" w:rsidP="003C1054">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK6"/>
+            <w:bookmarkStart w:id="3" w:name="OLE_LINK7"/>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172D67FF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>認識家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E04409D" w14:textId="43FB5A5C" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>景觀</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="2"/>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="7AFAB847" w14:textId="5A99A37E" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="125A61F2" w14:textId="184F2111" w:rsidR="00EB6B91" w:rsidRPr="001547B8" w:rsidRDefault="00EB6B91" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003C1054">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>家鄉景觀與生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15925ECA" w14:textId="75648A4F" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="5DD4F414" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6B91" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>讓學生</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>知道家鄉景觀與生活之間的關聯。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4B31E4" w14:textId="4E8FB6A6" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00EB6B91" w:rsidP="00814288">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.讓學生</w:t>
+            </w:r>
+            <w:r w:rsidR="00814288" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>能珍惜及維護家鄉景觀。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7C73AD" w14:textId="4FAA5396" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00EB6B91" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="4DA47E14" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3.讓學生培養探究問題的能力</w:t>
+            </w:r>
+            <w:r w:rsidR="00814288" w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646EA5A9" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D6414E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3A85A4CD" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D93F8F2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C22AD0" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F151AA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="315EB0F1" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8452D7" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6AE444" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC3B63C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5532D1BF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A55DD6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780D9F39" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA24EA9" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B0741A" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A62C099" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D25FA6B" w14:textId="77777777" w:rsidR="008C4B80" w:rsidRPr="001547B8" w:rsidRDefault="008C4B80" w:rsidP="008C4B80">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3504D169" w14:textId="77777777" w:rsidR="008C4B80" w:rsidRPr="001547B8" w:rsidRDefault="008C4B80" w:rsidP="008C4B80">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>認識家鄉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E26A69" w14:textId="77777777" w:rsidR="008C4B80" w:rsidRPr="001547B8" w:rsidRDefault="008C4B80" w:rsidP="008C4B80">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>景觀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09835513" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7F455D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="008C4B80" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〈玩探究〉寫在牆上的故事</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6362D1" w14:textId="3255CC5D" w:rsidR="008C4B80" w:rsidRPr="001547B8" w:rsidRDefault="008C4B80" w:rsidP="008C4B80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>讓學生根據問題查找資料、分析資料後形成自己的觀點，並與同學分享，促進相互間的理解。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D2A626" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3CB873" w14:textId="77777777" w:rsidR="00814288" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7CF9E8" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="007144A5" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8C02DD" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5699FF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00613B14" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="341016A7" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="0A6D367F" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B6D735" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396AD4EF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5277B601" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558E34C1" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8ABBA3" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244D28CB" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F22BFA6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331F1D38" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB0C5FC" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A829D0" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69590586" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1610E09B" w14:textId="77777777" w:rsidR="00FB4480" w:rsidRPr="001547B8" w:rsidRDefault="00FB4480" w:rsidP="00FB4480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A5C2CF" w14:textId="208560D2" w:rsidR="00FB4480" w:rsidRPr="001547B8" w:rsidRDefault="00FB4480" w:rsidP="00FB4480">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>家鄉的節慶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1735D447" w14:textId="6CE8D757" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00FB4480">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25349241" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00FB4480" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4-1家鄉的傳統節慶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68AEE6F7" w14:textId="5A3573A9" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.讓學生能說出能說出各項漢人傳統節慶的習俗、意義或慶祝活動。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6536AB5F" w14:textId="5B67FD10" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.讓學生能了解原住民族傳統節慶的由來與意義。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5941C9" w14:textId="4E2BEE96" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="OLE_LINK8"/>
+            <w:bookmarkStart w:id="5" w:name="OLE_LINK9"/>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>讓學生</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>能比較漢人與原住民族傳統節慶的異同。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071D5F2B" w14:textId="18DF808D" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD8B104" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700BA95D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="7BDB4E03" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD05438" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453BB705" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE90A05" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D321511" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355F104F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B01662B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB92D54" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0CC1B7" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7046EB" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="705DA379" w14:textId="6985C7ED" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6841D7C3" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:cr/>
+              <w:t>家鄉的節慶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD38288" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...49 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...279 lines deleted...]
-          <w:p w14:paraId="331A6BA9" w14:textId="71530EB0" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4-2家鄉的特色節慶活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D37D05" w14:textId="1C4ED218" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.讓學生了解地方特色節慶活動與外來節慶活動的由來及意義。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7002A7" w14:textId="16DE9287" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="004325BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.讓學生能比較地方特色節慶活動與外來節慶活動的異同。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53554DB2" w14:textId="7A312E8B" w:rsidR="004325BB" w:rsidRPr="001547B8" w:rsidRDefault="004325BB" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="46A79EC0" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A927F82" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="165CFA81" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31324989" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713BE628" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F9811F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="647F72F8" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274CBB6F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BF4BFE" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D331BA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F27A055" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3ECF12" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9AB87C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA449CF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B05F18" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3CEDD6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7D2DF2" w14:textId="4866D654" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第四單元家鄉的節慶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA93275" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4-3發現生活中的節日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EAD5E0" w14:textId="2AFCC1CF" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.讓學生能發現生活中的各種節日，並透過探究節日意義，理解節日的異同。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1201A2C0" w14:textId="2F7CCC49" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003C1054">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.讓學生了解不同節日有不同慶祝活動，且會反映社會的多元價值與文化。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7358527C" w14:textId="1AD73216" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...10 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E615A62" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="17A10FC2" w14:textId="042A0512" w:rsidR="003C1054" w:rsidRPr="003C1054" w:rsidRDefault="003C1054" w:rsidP="003C1054">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D5147B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="31C3CB25" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086A8E75" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE7C35E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="283ED513" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D811159" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8335D6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B5168D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352F07D3" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684BF301" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B666E6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BFC77E" w14:textId="48F0D897" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="18E64565" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB1F252" w14:textId="77777777" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5500E4D8" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>家鄉的節</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249650DC" w14:textId="77AA08FB" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="1E58124E" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>慶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C24A3BE" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="33C2FA07" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〈玩探究〉尋找生活中的節慶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AA7974" w14:textId="77777777" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.觀察日曆上的不同節慶活動，並提出自己感到好奇的問題。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A8D074" w14:textId="5B023147" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="59FEA127" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.能根據問題蒐集、分析資料，形成自已的觀點後與同學分享，促進相互間的理解。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2851C563" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640E393C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...71 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...420 lines deleted...]
-          <w:p w14:paraId="00A37687" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B69D93" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C7BDA9" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931C4C" w:rsidRPr="00162306" w14:paraId="71C502BF" w14:textId="77777777" w:rsidTr="00931C4C">
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="56F62FA0" w14:textId="77777777" w:rsidTr="00C218A9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552"/>
+          <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F55209C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD0D62A" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B4ECC3" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEBD712" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA6AC66" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B309D3F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="330D4BB6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201E4615" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4473599D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1841A88A" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="337299AF" w14:textId="77777777" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...415 lines deleted...]
-          <w:p w14:paraId="3FC488E8" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〔探究〕家鄉的生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EB7B12" w14:textId="6AD4257C" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="000E61CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...54 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...284 lines deleted...]
-          <w:p w14:paraId="0B007B14" w14:textId="54594E53" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC7ACBD" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001547B8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="046EC277" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              </w:rPr>
+              <w:t>探究方法1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4928FAFE" w14:textId="77777777" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="001547B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="01A87CED" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>透過日常觀察與實作研</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DD1936" w14:textId="5AB1493D" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="001547B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="2C7E541B" w14:textId="4FB23ADA" w:rsidR="003C1054" w:rsidRPr="003C1054" w:rsidRDefault="003C1054" w:rsidP="003C1054">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="24" w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>究，關注家鄉居民的生活隨著社會變遷而改變的現象。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421D04E2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="056D5F3D" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E512AE4" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="000000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="4FEB48F4" w14:textId="77777777" w:rsidR="00931C4C" w:rsidRPr="00162306" w:rsidRDefault="00931C4C" w:rsidP="00931C4C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE75009" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="29685E25" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8DFC78" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1B5E4A" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FCF66E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A86A09F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CCB240" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDF2DD2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EDB2B2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ED3599" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="642E0DBD" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69525BBC" w14:textId="77777777" w:rsidR="000E61CD" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〔探究〕家鄉的生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D1FFB9" w14:textId="1BD312F8" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="000E61CD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB483AD" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="000E61CD" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>探究方法1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744C43E8" w14:textId="62CFAD2E" w:rsidR="001547B8" w:rsidRPr="001547B8" w:rsidRDefault="001547B8" w:rsidP="001547B8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>採取適當的管道蒐集可信的資訊，並能辨別社會生活中的事實與意見。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD6041C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="32E77F38" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F07F38" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4D4FA6" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...71 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF57803" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1009C35D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61988A12" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F5B2BA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D64968" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECB11B0" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F729754" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="212A72BD" w14:textId="77777777" w:rsidR="001547B8" w:rsidRPr="001547B8" w:rsidRDefault="001547B8" w:rsidP="001547B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>④</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>〔探究〕家鄉的生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A245E3C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="728074C0" w14:textId="371E69A6" w:rsidR="001547B8" w:rsidRPr="001547B8" w:rsidRDefault="001547B8" w:rsidP="001547B8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>探究方法1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60401324" w14:textId="1AA2CC33" w:rsidR="00814288" w:rsidRPr="001547B8" w:rsidRDefault="001547B8" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001547B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>與家人、學校師生或社區民眾分享探究家鄉生活變遷的過程與結果。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152B22EC" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931C4C" w:rsidRPr="00162306" w14:paraId="58C14D52" w14:textId="77777777" w:rsidTr="00931C4C">
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="162007B6" w14:textId="77777777" w:rsidTr="00C218A9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760845C2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36690915" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768E29CA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E62F4E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B1A62C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45408980" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E7D116" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="734D0DCF" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E17AFB7" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBCE084" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FDE41E" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34254DA2" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="628D8F72" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D48C02" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C2017" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...693 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...374 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-            <w:tcW w:w="110" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A37D365" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB596A5" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="112" w:type="pct"/>
+            <w:tcW w:w="130" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73610052" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
-[...5 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B563575" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654DCA74" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745CB534" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A08FC4" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B8200D" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...22 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB2885C" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...44 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F261201" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian"/>
-[...149 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931C4C" w:rsidRPr="00162306" w14:paraId="6C203321" w14:textId="77777777" w:rsidTr="00931C4C">
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="61B3D4C8" w14:textId="77777777" w:rsidTr="00C218A9">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00162306">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4F582" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0B680B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A37CE3" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...165 lines deleted...]
-                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FAD2EE" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697AAC5B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22330C3B" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B68FFDD" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262C7F41" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141A9C69" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEF19AC" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB8B7CB" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6FDE8F" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B9D882" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00814288" w:rsidRPr="00700DE7" w14:paraId="262F001E" w14:textId="77777777" w:rsidTr="00C218A9">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF6E987" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D69B6F5" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9CC9D1" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F737A9" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1F14FA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567498B4" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52132215" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430F60A9" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFC15DA" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="578" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DF1999" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE5CE69" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="342C6517" w14:textId="77777777" w:rsidR="00814288" w:rsidRPr="00700DE7" w:rsidRDefault="00814288" w:rsidP="00814288">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...3822 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="226EDC47" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="742453CA" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78888CEA" w14:textId="77777777" w:rsidR="00F00574" w:rsidRDefault="00F00574">
+    <w:p w14:paraId="5B277E2E" w14:textId="77777777" w:rsidR="00B87204" w:rsidRDefault="00B87204">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03D12BE2" w14:textId="77777777" w:rsidR="00F00574" w:rsidRDefault="00F00574">
+    <w:p w14:paraId="1EF3BF95" w14:textId="77777777" w:rsidR="00B87204" w:rsidRDefault="00B87204">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54905A7A" w14:textId="77777777" w:rsidR="00F00574" w:rsidRDefault="00F00574">
+    <w:p w14:paraId="5F5AAC96" w14:textId="77777777" w:rsidR="00B87204" w:rsidRDefault="00B87204">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="351F7912" w14:textId="77777777" w:rsidR="00F00574" w:rsidRDefault="00F00574">
+    <w:p w14:paraId="591298DC" w14:textId="77777777" w:rsidR="00B87204" w:rsidRDefault="00B87204">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79DD0811" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FC224F4" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8DE717" wp14:editId="10E74728">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B68614C" wp14:editId="2E6961E0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -10711,51 +10890,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="13A18F4B" wp14:editId="3802E7D8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BDC89DF" wp14:editId="76A1EC07">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -10853,79 +11032,79 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12B4CDBB" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E41CF59" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="250FFC46" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05317BBB" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62851AC4" wp14:editId="2760AE1E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE8B557" wp14:editId="46819A8E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -10950,51 +11129,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4304715E" wp14:editId="1C7DED08">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="75130C27" wp14:editId="76C63AD0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11092,65 +11271,157 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9F64F4"/>
+    <w:nsid w:val="04FB2EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3354AF4A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="DE38B1C2"/>
+    <w:lvl w:ilvl="0" w:tplc="73F632BC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="%1、"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="480" w:hanging="480"/>
+        <w:ind w:left="384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="984" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1464" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2424" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2904" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3864" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4344" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="066D401B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8D6A8CE"/>
+    <w:lvl w:ilvl="0" w:tplc="B036A912">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
@@ -11179,216 +11450,548 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1638410795">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="218E7057"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78F6E684"/>
+    <w:lvl w:ilvl="0" w:tplc="1D6AB26C">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21B14B3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F823CF8"/>
+    <w:lvl w:ilvl="0" w:tplc="BEF8D46E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1244" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2204" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2684" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3644" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4124" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66522CAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC6E0700"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="948" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2388" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3828" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="156072089">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1016153706">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="665016583">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="446196598">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="695083800">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="127"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
+    <w:rsid w:val="000D51B0"/>
+    <w:rsid w:val="000E61CD"/>
     <w:rsid w:val="001151EC"/>
-    <w:rsid w:val="00124A6B"/>
     <w:rsid w:val="00153193"/>
+    <w:rsid w:val="001547B8"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
+    <w:rsid w:val="00190A1C"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
-    <w:rsid w:val="001E2FA4"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
-    <w:rsid w:val="002C4C1A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
+    <w:rsid w:val="00315BED"/>
+    <w:rsid w:val="00353955"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
+    <w:rsid w:val="003A7601"/>
     <w:rsid w:val="003B46E6"/>
-    <w:rsid w:val="003C1054"/>
     <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="00413A3D"/>
+    <w:rsid w:val="004325BB"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
+    <w:rsid w:val="004D4135"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
+    <w:rsid w:val="00527CC6"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
+    <w:rsid w:val="00577511"/>
     <w:rsid w:val="005A1504"/>
+    <w:rsid w:val="005C55B9"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="006C1995"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rsid w:val="00703FF5"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="007520F5"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
+    <w:rsid w:val="007636B9"/>
+    <w:rsid w:val="007719D9"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="00814288"/>
+    <w:rsid w:val="00826407"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
+    <w:rsid w:val="008C4B80"/>
     <w:rsid w:val="008E082B"/>
-    <w:rsid w:val="00931C4C"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
+    <w:rsid w:val="00977B90"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
+    <w:rsid w:val="00B87204"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
+    <w:rsid w:val="00C218A9"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
+    <w:rsid w:val="00C86D1B"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
+    <w:rsid w:val="00D73F20"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00DF4F72"/>
     <w:rsid w:val="00E030E6"/>
+    <w:rsid w:val="00E03480"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00EA045F"/>
     <w:rsid w:val="00EA2E0F"/>
-    <w:rsid w:val="00F00574"/>
+    <w:rsid w:val="00EB6B91"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00F57E9E"/>
+    <w:rsid w:val="00FB4480"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="29B3DDCF"/>
+  <w14:docId w14:val="65A94101"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11753,50 +12356,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
@@ -11907,55 +12511,103 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007719D9"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1776317728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -12183,51 +12835,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2651</Characters>
+  <Pages>3</Pages>
+  <Words>492</Words>
+  <Characters>2809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3109</CharactersWithSpaces>
+  <CharactersWithSpaces>3295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>