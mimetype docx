--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,10899 +1,11198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="1116DFF7" w14:textId="5E4AAEAF" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="54797B4E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0010142C" w:rsidRPr="0010142C">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>數學</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359AB0B1" w14:textId="05E163DD" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="7535EED1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任教科目：</w:t>
-[...8 lines deleted...]
-        <w:t>數學</w:t>
+        <w:t>任教科目：數學</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A79455B" w14:textId="3D3532EC" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="4E4F1753">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任課教師：</w:t>
-[...7 lines deleted...]
-        <w:t>利玉梅、林彥瑜、林芸竹、傅榆淨</w:t>
+        <w:t>任課教師：楊慧敏、陳嫻翎、廖怡婷、游皓麟、李姝卉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6966595F" w14:textId="135C3B66" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="284A5C35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024761B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>■</w:t>
+        <w:t>☑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0010142C">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">翰林 </w:t>
+        <w:t>翰林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024761B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>□採取自編教材方式</w:t>
+        <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="4995" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3756"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="268"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="256"/>
+        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="3408"/>
+        <w:gridCol w:w="3629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="37D8D1CC" w14:textId="77777777" w:rsidTr="00C0634C">
+      <w:tr w14:paraId="1E06DF84">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="167F7CE3" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54D704F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E6CF1B" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2DC220BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="pct"/>
+            <w:tcW w:w="879" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D21DD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
+            <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0977F3CF" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2427F568">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="pct"/>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59D10585" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w14:paraId="16165245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CD976F" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="000B586E" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w14:paraId="2F74D81F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1803" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6437482D" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w14:paraId="57C9D067">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="6C3C189E" w14:textId="77777777" w:rsidTr="00C0634C">
+      <w:tr w14:paraId="52995780">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="13F544B9" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3131A03E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6D33F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155D6B76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4862A917">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3806D3D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095CF04C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3834D530">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B4F9F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB1E47D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F4195">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="435A16DE" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E72143">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...249 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B143C32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="5E980ACA" w14:textId="77777777" w:rsidTr="00C0634C">
+      <w:tr w14:paraId="7BD784C0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w14:paraId="1604B4FE" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC0EF04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0AAAB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4942B15D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C2CA50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54298305">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C48245B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB0BAEA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EF888C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736DAE1B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D57A7DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4DA020C8" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第一章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F5DD71">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="13166E74" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>一億</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>以內的數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="579673B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...34 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...280 lines deleted...]
-          <w:p w14:paraId="2B4095B9" w14:textId="6F882BB9" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-1 十萬以內的數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696615BC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="58CCBFD9" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00862211" w:rsidRDefault="0010142C" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-2 一億以內的數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B1BAC8A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...100 lines deleted...]
-          <w:p w14:paraId="3E3CE20D" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1-3 大數的大小比較與加減</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30531578">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="09EC4DBE" w14:textId="2ACD054C" w:rsidR="00C0634C" w:rsidRPr="00C0634C" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5254C3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFE87D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="66A0157B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0625DAFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2EBEE0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F76121F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016DC4D8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E7A281">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C02C1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEF8219">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A4B1B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F8BC66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129C9E92">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="429109A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="67BC9F37" w14:textId="3D6DB16B" w:rsidR="00C0634C" w:rsidRPr="00162306" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第二章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4CE504">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="4A34E5FC" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>乘法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7502FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="6A67C8B0" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-1 乘以一、二位數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E3F4E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-2 乘以三位數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33985F7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="2A8B0778" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5421B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/10校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036760DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="26AFFE00">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8AFBFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676EFFDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="121936F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A01D881">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D09D7B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3752BD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019505B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3674D201">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B29923D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A07A7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="32AA3FEA" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第二章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102FA7EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>乘法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="780EB481">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-3 乘法算式的規律</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5CBE3A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA8D59A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1CA21CE1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3CF4B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C42D40">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5144DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FE3B61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B25ABC9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133A3F89">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3982FFB0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A10153">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D83B3C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3265E2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第三章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4395D4FE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>角度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F2B552">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3-1 認識量角器</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138AA2F6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3-2 測量與畫角</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D6E7DF">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3-3 旋轉角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BD0639">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/20補10/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3BC53C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/22公告小學部科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D443CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653F74A1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-2-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D8BC99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2B737629">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C93614A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6611A7B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265AB974">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A0F615">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEC8ADD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CE2D10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C020CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3EF979">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7E35F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A5F215">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第三章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72437509">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>角度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E9506F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>遊戲中學數學(一)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="517C9C6F">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...52 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...293 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3-3角度的計算</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4998F875">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>遊戲中學數學(一)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688DF3B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B0F6B42">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0EB40016">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3A9C7B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A530CB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE1FCE5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16714C46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F624572">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFF875A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B41A1F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E33E5F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A400B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A50FB95">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0312F5C5">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第四章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457F3CEB">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="77345216" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>假分數與帶分數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6811B9D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="01A385F4" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 認識真分數、假分數與帶分數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0342AE4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...23 lines deleted...]
-              <w:ind w:leftChars="10" w:left="271" w:rightChars="10" w:right="24" w:hanging="247"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>假分數與帶分數互換</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13646B5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...26 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="050998E9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7748D5EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A162AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241BFBD6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24729376">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A6BEB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C9850A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9130F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B76405">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56626976">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F6B755">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
-[...37 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第四章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77374FC5">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="421" w:rightChars="10" w:right="24" w:hanging="397"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>假分數與帶分數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F50EB4">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="3D094FEF" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>分數的大小比較</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CD9D58">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識分數數線</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49758AFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F295CFA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="294C683B" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160C23AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E166A2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...302 lines deleted...]
-          <w:p w14:paraId="0F971020" w14:textId="33A89328" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="00162306">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C50FCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="18E654EE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4418EDEA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3ACF73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D18E61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C01A99B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44991C53">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C42733E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3F7A3E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AECE79D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6543EBA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B6E768">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="29C343CE" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00862211" w:rsidRDefault="0010142C" w:rsidP="00162306">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第五章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3348411C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>公里</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1C202A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6C6A3513" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>認識公里</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C7FCEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>長度的換算與比較</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA9014">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6B627CFE" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>10/21-10/23 G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2C465AD2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794A334A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B650E3C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF9B7A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629E7CB8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B70295">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6029C0CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0214A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AD85D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2D3BE5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF47890">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第五章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DCF7D1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>公里</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7854F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-3長度的計算</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C8BC72">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="05A687A9" w14:textId="31056A0E" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ADD82E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20820CAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6260F282">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4987D390">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="781D5111">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C1CD8C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6E203C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF661F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C8E362">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D2DD93">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C378696">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBD5E44">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="531FC21F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A2D4F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB40C74">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學習加油讚</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(一)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2098DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="31525998" w14:textId="39ECDB31" w:rsidR="00C0634C" w:rsidRPr="00862211" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>學習加油讚(一)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>綜合與應用、探索中學數學、看繪本學數學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111DE558">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/2-11/6英文科期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B5AA10">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...34 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D24F635">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A83205">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A4A9BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/7廿五週年校慶，補1/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="318FED13">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4045E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667499CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C210366">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4F3959">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227447F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B52917">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E156A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6CEB48">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE260B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="018FFF87">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C9D577">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="52BEF37F" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>期中評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50730EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="02902096" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9575B2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6E3EDEF9" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D738C81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...39 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...279 lines deleted...]
-          <w:p w14:paraId="65216528" w14:textId="163501AB" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB1DBD8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="012473EC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC31058">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26055669">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D86DB4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDE41E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E449CB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DAB11B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457FE255">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A4B6D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A7F161">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAB0D80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第六章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712C140E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>除法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6D8C86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>除以一位數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B2D8E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>除以二位數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DFE51E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065E7EAD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4D32A159" w14:textId="4341FD43" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/18 G2、G4、G5 Talent Show（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2822B044">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19班際體育競賽-1(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5A80D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧Let's Go 作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A07CA5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3C198345">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3692AB50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="211FE1F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372E2A16">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E18D12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7478D0CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73537D52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D53962">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E5CBC2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0331058A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D805683">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第六章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459F9FC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>除法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE08185">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>除以三位數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F86ADF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>多個 0的除法問題</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5390A5E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C13470D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2A64A9CD" w14:textId="77777777" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/25 G1、G3、G6 Talent Show（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C8729B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D87E971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51336BE3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="72D2E879" w14:textId="77777777" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="367EEC49">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072BD4D7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9522D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E764A9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54823861">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D1FEE0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F515246">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503EA1CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D11E5D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FB9635">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCE0F40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="202D6358" w14:textId="77777777" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第七章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097519B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0848E457" w14:textId="77777777" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>三角形與全等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B67F72B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="6F6C8803" w14:textId="77777777" w:rsidR="0010142C" w:rsidRPr="00162306" w:rsidRDefault="0010142C" w:rsidP="0010142C">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>三角形的分類</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42ACF568">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...52 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...431 lines deleted...]
-          <w:p w14:paraId="6061D761" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>畫三角形</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018C59C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認識</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>全等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129CD77F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E35361E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C3A7A7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3班際體育競賽-2(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE6BF47">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1540866F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧ESL 作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="350FF390" w14:textId="77777777" w:rsidTr="00C0634C">
+      <w:tr w14:paraId="14816FAE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...446 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E52F406">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667D3C00">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E273CAB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6938EDDB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A96851">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F25E8B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C616C88">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9BAB8F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1B589C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4FAEB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7361A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="39397F58">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...43 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...288 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第八章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49694799">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...13 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>二步驟問題與併式</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD8DC02">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>遊戲中學數學(二)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5792333D">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...37 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8-1 加與減</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA72B12">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...44 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8-2 乘除與加減</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FA1CAE">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...27 lines deleted...]
-            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>乘與除</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8CBD25">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7F4A7768" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>遊戲中學數學(二)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A8F003">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D9FA9E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="761B426F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C95CED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376AAB8F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BB3EB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EB10F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6227DC9F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F12E69E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B1ADE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF2584B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29360054">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BE7775">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:rightChars="10" w:right="24"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="66D3DF25" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第九章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDDFC5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="69246CC6" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>二位小數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F32DAF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...41 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...1391 lines deleted...]
-          <w:p w14:paraId="3C4EB0FA" w14:textId="77777777" w:rsidR="00C0634C" w:rsidRPr="00162306" w:rsidRDefault="00C0634C" w:rsidP="00C0634C">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認識二位小數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10543C88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...31 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...495 lines deleted...]
-          <w:p w14:paraId="1F525AE9" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>認識百分位與小數化聚</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D66648">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...103 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...371 lines deleted...]
-          <w:p w14:paraId="79D84DAB" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>長度與小數</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38905030">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...38 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...491 lines deleted...]
-          <w:p w14:paraId="445FBC07" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>小數的加法與減法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B88162">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...38 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...1094 lines deleted...]
-          <w:p w14:paraId="1E073AAA" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32FD9AF2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1663E4EC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:t>⑨</w:t>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526D2D98">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162306" w:rsidRPr="00162306" w14:paraId="59326841" w14:textId="77777777" w:rsidTr="00C0634C">
+      <w:tr w14:paraId="71CBE52E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...891 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E7808C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AF584D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E06B3A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
-[...107 lines deleted...]
-          <w:p w14:paraId="407F3872" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127A9FA7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6495C13C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B6E144">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B553D81">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC1687E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E77121F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBE73F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="6BA543A7" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>第十章</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C978B41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...30 lines deleted...]
-            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...273 lines deleted...]
-          <w:p w14:paraId="4D923C77" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>統計圖表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A56C2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="7E2691B2" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>報讀長條圖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE10099">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="28B06329" w14:textId="77777777" w:rsidR="00162306" w:rsidRPr="00162306" w:rsidRDefault="00162306" w:rsidP="00162306">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>製作長條圖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465AED39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>報讀折線圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC3C7B4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...10 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7401D850">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>‧課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="27CC880D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776ABD37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0FA849">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491917FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B093DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3B7D12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A48BD31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37302652">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E177958">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD90C27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB6B064">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>學習加油讚(二)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="750B4248">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>學習加油讚(二)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>綜合與應用、探索中學數學、看繪本學數學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570A64CF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2152848C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDDA7A9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA74C5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="47786FEC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3899BF5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FA91DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E77DE9D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4B91AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C699AF7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3B118F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564F63D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="195F54D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3390AE94">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BB6D46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="53581496">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="24" w:leftChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6172A435">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="24" w:leftChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>期末評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0983A719">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/4 Star Reading 測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276EF4FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9AC510">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3A2C23C5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2524B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573854CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCB2D4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6FE3AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E76228">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F353BD0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="066E0F48">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFC04F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFACC37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AD4590">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>總複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="61715CF6">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>回顧本學期內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EA74F1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2F74C261">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658B6174">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE19FCF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D647FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B183E7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E0B464">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347762FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73828F43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="792AC49B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E6CD0A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="72428439">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>總複習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="52042667">
+            <w:pPr>
+              <w:pStyle w:val="10"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198" w:firstLineChars="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>回顧本學期內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7D2881">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0E8644AB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014AB6AE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214EAE96">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEE3AFB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C20F27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AEEC3A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0553369D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E57A4F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488E1869">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB9A437">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8970F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CEBB52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4723F4F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="058239D1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9EE891">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB43A0A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A2CF75">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFDBD32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40124C2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598E0985">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AEC860">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4761F915">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF85BFC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01686F73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AB1371">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D1B97">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="75E66889">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7A616E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F9B13B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11203A90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744632D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A13E54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733F5F43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C92580">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144C42A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CCE76A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F57647C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6D51B7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED1065">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172183CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="215CDC23">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B988F5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A834D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D68E0C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD358CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5C2F23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9A142D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CE0F25">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58282144">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE53882">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A795B4A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE039DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="348F78C4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
+              </w:rPr>
+              <w:t>2/16下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47642C7E" w14:textId="77777777" w:rsidR="00162306" w:rsidRDefault="00162306" w:rsidP="000B586E">
+    <w:p w14:paraId="0E7F14E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00162306" w:rsidSect="005E1D2A">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId5" w:type="first"/>
+      <w:headerReference r:id="rId3" w:type="default"/>
+      <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="720"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:cols w:space="720" w:num="1"/>
+      <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="新細明體">
-[...2 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="宋体">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
+  <w:font w:name="DFKai-SB">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...8 lines deleted...]
-    <w:panose1 w:val="02010600030101010101"/>
+  <w:font w:name="楷体_GB2312">
+    <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="微軟正黑體">
+  <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000087" w:usb1="28AF4000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AR StdKaiZuinn Md">
+    <w:panose1 w:val="020B0602010101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002E3" w:usb1="38CF7C7A" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="楷体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7DA50759">
+    <w:pPr>
+      <w:pStyle w:val="4"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="29566D3E" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="6C797B56">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
+      <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36F5D908" wp14:editId="1093CA39">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...5 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t"/>
+            <v:shape id="WordArt 3" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kDmf62N6QEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutZSkDQrBcuDESJe0DeAUmWnyZAkReSyPtuS371GSncBZMnQRyOPx++NpftPbVuwhUIOulBez&#10;XApwGk3jtqX883T/5bsUFJUzqkUHpTwAyZvF50/zzhdwiTW2BoJgEEdF50tZx+iLLCNdg1U0Qw+O&#10;DysMVkXehm1mguoY3bbZZZ5fZx0G4wNqIOLqajyUE2L4CCBWVaNhhXpnwcURNUCrIluiuvEkF4Pa&#10;qgIdf1cVQRRtKdlpHL5MwutN+maLuSq2Qfm60ZME9REJZ56sahyTnqBWKiqxC807KNvogIRVnGm0&#10;2WhkSIRdXORn2axr5WHwwlGTP4VO/w9W/9o/BtGYUn6VwinLD/7M77MMUVxJUTfGQJqSlFPnqeD2&#10;tecLsb/FPtWTZ/IPqF9IOFxDy4mnOm/uauW2sCT/rhQCdjUowz4G5OwN9MhDiWTT/UTDgtQu4kDU&#10;V8EmQo5NMDu/4eH0htBHobl4ffUtz/lE89G0Zu2ZKo6XfaD4A9CKtChlYHUDuNo/UBxbjy18LylL&#10;YkZZGzQHFtbxvJSS/u5UAHa6s3fI48Wmq4B2iu8YTsJ66p9V8BNhZKWP7XFezljHzjHUJdu+bwZJ&#10;ScXIPUniaRhMTZObxu3tfuh6/VsX/wBQSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kBnIVPm0QAAAAUB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJA5n+tjekB&#10;AAD1AwAADgAAAAAAAAABACAAAAAgAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;" adj="10800">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" selection="t" aspectratio="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t;"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="10C196AC" wp14:editId="6DBDED2B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -10942,197 +11241,150 @@
                         <a:pathLst>
                           <a:path w="21600" h="21600" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="0"/>
                             </a:lnTo>
                             <a:moveTo>
                               <a:pt x="0" y="21600"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="21600"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="C0C0C0">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
-[...2 lines deleted...]
-              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+            <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
+              <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <v:fill on="t" opacity="32768f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
-              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4EDA1CAA" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="56BC1BFF">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
-[...15 lines deleted...]
-      <w:pStyle w:val="a9"/>
+      <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A407CAA" wp14:editId="06FB4AEC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...5 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t"/>
+            <v:shape id="WordArt 4" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kBPprXO6AEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutRSnDQrBcuDESJe0DeAUmWnyZAkVeeyRtuS371GS3cBZMnQRyOPx++NpcdvbVhyAQoOulFez&#10;XApwGk3jdqX89fzw6asUISpnVIsOSnmEIG+XHz8sOl/AHGtsDZBgEBeKzpeyjtEXWRZ0DVaFGXpw&#10;fFghWRV5S7vMkOoY3bbZPM9vsg7JeEINIXB1PR7KCZHeA4hV1WhYo95bcHFEJWhVZEuhbnyQy0Ft&#10;VYGOP6sqQBRtKdlpHL5Mwutt+mbLhSp2pHzd6EmCeo+EC09WNY5Jz1BrFZXYU/MGyjaaMGAVZxpt&#10;NhoZEmEXV/lFNptaeRi8cNTBn0MP/w9W/zg8kWhMKedSOGX5wV/4fVYUxWcp6sYYSFOScup8KLh9&#10;4/lC7O+wT/XkOfhH1L+DcLiBlhNPdd7c18rtYBX8mxIRdjUowz4G5OwV9MgTEsm2+46GBal9xIGo&#10;r8gmQo5NMDu/4fH8htBHobl4c/0lz/lE89G0Zu2ZKk6XPYX4DdCKtCglsboBXB0eQxxbTy18LylL&#10;YkZZWzRHFtbxvJQy/NkrAna6t/fI48WmK0I7xXcKJ2E99y+K/EQYWelTe5qXC9axcwx1xbYfmkFS&#10;UjFyT5J4GgZT0+SmcXu9H7r+/a3Lv1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQGchU+bRAAAABQEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kBPprXO6AEA&#10;APUDAAAOAAAAAAAAAAEAIAAAACABAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;" adj="10800">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" selection="t" aspectratio="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t;"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7175E5F2" wp14:editId="5303672E">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11181,913 +11433,771 @@
                         <a:pathLst>
                           <a:path w="21600" h="21600" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="0"/>
                             </a:lnTo>
                             <a:moveTo>
                               <a:pt x="0" y="21600"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="21600"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="C0C0C0">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
-[...2 lines deleted...]
-              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+            <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
+              <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <v:fill on="t" opacity="32768f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
-              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
-    <w:rsid w:val="0000411D"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
-    <w:rsid w:val="0010142C"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
-    <w:rsid w:val="0036011B"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
-    <w:rsid w:val="004B5ABD"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
-    <w:rsid w:val="00760D43"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
-    <w:rsid w:val="00834D1E"/>
-    <w:rsid w:val="00862211"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
-    <w:rsid w:val="00C0634C"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
-    <w:rsid w:val="00EC4255"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
+    <w:rsid w:val="10BA2DAE"/>
+    <w:rsid w:val="773E34B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...7 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE18C0"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-[...1 lines deleted...]
-    <w:uiPriority w:val="22"/>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="12"/>
     <w:qFormat/>
-    <w:rsid w:val="001A5DBB"/>
-[...8 lines deleted...]
-    <w:link w:val="a5"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...43 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11"/>
     <w:qFormat/>
-    <w:rPr>
-[...17 lines deleted...]
-    <w:link w:val="a8"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="清單段落1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:left="480" w:leftChars="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12217,64 +12327,89 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
+  <Pages>3</Pages>
+  <Words>1466</Words>
+  <Characters>2001</Characters>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2062</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.21541_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-[...7 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMWQ2ZDlkMDFkZDliNTYxMzEzMzM4Yjc0MDIyYmE2NjkiLCJ1c2VySWQiOiIxNzI4MTc1ODc3In0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.21541</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>79E917E0BBD741AABAFC3B51C9F31EC8_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>