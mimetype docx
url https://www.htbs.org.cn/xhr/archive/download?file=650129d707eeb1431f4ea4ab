--- v0 (2026-05-10)
+++ v1 (2026-10-17)
@@ -1,11645 +1,10171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49AC8757" w14:textId="72952243" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="36C52A57" w14:textId="28189A1A" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...11 lines deleted...]
-        <w:t>學年度第二</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>學期華東臺商子女學校小學部</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002F4D14">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002F4D14">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> 國語</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD0EBBE" w14:textId="02BBEA0A" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
+    <w:p w14:paraId="44F6272B" w14:textId="6C618FB6" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r w:rsidR="00577C0D">
-[...16 lines deleted...]
-        <w:ind w:right="1024"/>
+      <w:r w:rsidR="00E67154" w:rsidRPr="00E41458">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243D91" w:rsidRPr="00E44343">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>國語</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7800B15A" w14:textId="105FB2F6" w:rsidR="002F4F77" w:rsidRDefault="000B586E" w:rsidP="002F4F77">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
-      <w:r w:rsidR="00577C0D" w:rsidRPr="003B418F">
+      <w:r w:rsidR="00E67154">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4F77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>利玉梅、林彥瑜、林芸竹、傅榆淨</w:t>
+        <w:t>楊慧敏、陳嫻翎、廖怡婷、游皓麟、李姝卉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23110A78" w14:textId="736E3FC7" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
+    <w:p w14:paraId="471EA0DE" w14:textId="4DA0AF4C" w:rsidR="000B586E" w:rsidRPr="00325645" w:rsidRDefault="000B586E" w:rsidP="002F4F77">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>採用教材：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243D91">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>▓</w:t>
+      </w:r>
+      <w:r w:rsidR="00325645">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00325645">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243D91">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>康軒</w:t>
+      </w:r>
+      <w:r w:rsidR="00325645">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00325645" w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>版本</w:t>
+      </w:r>
+      <w:r w:rsidR="00325645">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">教科書;  </w:t>
+      </w:r>
+      <w:r w:rsidR="00325645" w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00325645">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>□採取自編教材方式</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="1B3D618D" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0E3B7D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260D1842" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F685A8A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416653AC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA4CAC6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0603C6E1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F15B03" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="7AA2D62F" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD42170" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1113768B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B77675" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434836AD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44667253" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="293CAE13" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EED32A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4027B7F1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC86F8B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6BFCE9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD2798C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748DAFEC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="7F9D5D0F" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FFC72D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1688FE2A" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208B4B8E" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADE4634" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C37F488" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ACF5B9" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5B9EC3" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E66F89" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4751CCA9" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28254CD5" w14:textId="0EFBB959" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E0212D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>水陸小高手</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A014E43" w14:textId="7B6FD91A" w:rsidR="000C097A" w:rsidRPr="00E67154" w:rsidRDefault="000C097A" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C097A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>聯想是本課的重點，發揮創意，運用譬喻，進行聯想力訓練，腦力激盪，九宮格，聯想心智圖。當自己在運動時像什麼一樣? 有哪些動作? 進行課文仿寫</w:t>
+            </w:r>
+            <w:r w:rsidR="00D57349">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2433BC" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE19382" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE49E66" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="7FD6DB7F" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5307F685" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73891FB5" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E926953" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DF77B0" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF4904" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A1137F" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E75AF0D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C95D3D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0AD876" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1EDE89" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="014C2C67" w14:textId="748C2D38" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5596D942" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>放學後</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62501DFE" w14:textId="4AB34464" w:rsidR="000C097A" w:rsidRPr="000C097A" w:rsidRDefault="007A38A5" w:rsidP="007A38A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A38A5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>運用默寫修辭，具體寫出五感 (視覺，聽覺，嗅覺，味覺，觸覺) 的經驗與感受 (心覺)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369B8A6B" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0819F474" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C3C7DA" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="45D91F53" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="1060"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AF8727" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E0D24A" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F022C0" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E71C644" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCFE01D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD5A855" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A778A8" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC8C36" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522BE2E3" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78ABEE2F" w14:textId="30F91654" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F67965" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>我的籃球夢</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DD8B77" w14:textId="651DDD85" w:rsidR="007120DC" w:rsidRPr="00E67154" w:rsidRDefault="007120DC" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007120DC">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>倒數是本課的重點，將事件結果 (心情感受)，或是最精彩的地方先說，再倒回去敘述。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3C40F4" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9499B3" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="58726FCD" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35938EF1" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DF7A94" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306E8776" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4F91E9" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569D5B87" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCD399C" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75280144" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC5879D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F059E5" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB56115" w14:textId="38F579E8" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC99284" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>學習地圖一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C61CB4" w14:textId="77777777" w:rsidR="002D3737" w:rsidRDefault="002D3737" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D3737">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>認識順序和倒敘的文章結構和其差異。認識不同的敘述方式，掌握文章的寫作特色與變化。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625A59FD" w14:textId="379DB26C" w:rsidR="004B7FA2" w:rsidRPr="00E67154" w:rsidRDefault="004B7FA2" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>了解朗讀的要點，並運用適當正確的音調，高低起伏的朗讀。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B2663" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3C77E2" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D003BA" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2BBC40" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E1E09B" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="59713F58" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3937EEFA" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D7CF0D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2F0495" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CFA053" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D463B9B" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A69B700" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149E4110" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1632AFEC" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193B18C" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0F2646" w14:textId="2205CD8F" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E5E5EC" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>永遠的馬偕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023BF9D0" w14:textId="17BAA11B" w:rsidR="00295F1C" w:rsidRPr="00E67154" w:rsidRDefault="00295F1C" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>人物傳記的讀寫: 背景，困境，攻功績，顯現的特質，影響或評價。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EB64BF" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E84D877" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="62731AAB" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6898054F" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B108895" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345490A6" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3E05F3" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0577065C" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423BAB0C" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061DCAF9" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40005D3E" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6905E27F" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CF0D36" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3A99C0" w14:textId="7A1F0FF4" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="771D407B" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>永遠的馬偕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26291904" w14:textId="78CD5B53" w:rsidR="00295F1C" w:rsidRPr="00E67154" w:rsidRDefault="00295F1C" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>以第三人稱的方式敘寫馬偕對臺灣的貢獻，除了感受人物形象外，也要關注寫法，並介紹承接複句</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B1861F" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w14:paraId="146DC183" w14:textId="77777777" w:rsidTr="0006059D">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D2EFEE" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4B672F" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C25B4D" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19358206" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C9ED22" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419AF9BC" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716B669A" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="404C22D3" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E0BC50" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA523BA" w14:textId="5A79F667" w:rsidR="00E90FAE" w:rsidRPr="00700DE7" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A78734" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>假如給我三天光明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D58682B" w14:textId="17C1890B" w:rsidR="00431D4B" w:rsidRPr="00E67154" w:rsidRDefault="00431D4B" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第一人稱寫傳記: 這個是以"我"的方式,敘寫人物故事，可以和前一課進行比較閱讀，感受不同的表達技巧。文章有許多心理描寫 (獨白)，讓學生說出作者是想要表達怎樣的心情。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A10C0A" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00613B14" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3457D458" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00613B14" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2879FF59" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00613B14" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B45C8D4" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00613B14" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F366280" w14:textId="77777777" w:rsidR="00E90FAE" w:rsidRPr="00613B14" w:rsidRDefault="00E90FAE" w:rsidP="00E90FAE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="7EA79106" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A57F8D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551B3091" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F231D8B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5131226E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6502B3FE" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C015E7" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1517B5" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="233B5DF6" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37906CBA" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA7E48D" w14:textId="09315333" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3AA5D0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>攀登生命的高峰</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F7CBEA" w14:textId="1EB234BA" w:rsidR="00D1390E" w:rsidRPr="00700DE7" w:rsidRDefault="00D1390E" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1390E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>細節描寫: 搭配學習地圖，認識人物傳記，理解此篇介紹人物傳記的方法，並找出細節描寫的地方。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E56AFEB" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="6BDC2B4E" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D739E65" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57907569" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF52C90" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BB6DF9" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C76C53F" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1379C8EC" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421DC0B4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A76915C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B33358" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C55DEE" w14:textId="4773027A" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2157C4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>學習地圖二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45166EA8" w14:textId="77777777" w:rsidR="000003FD" w:rsidRDefault="000003FD" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000003FD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>理解人物傳記的閱讀方式，進而運用人物傳記的寫作方式，寫出心中的偶像。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B15EAF" w14:textId="39DC81E1" w:rsidR="00B46076" w:rsidRPr="00E67154" w:rsidRDefault="00B46076" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B46076">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>練習精準審題，立意，運用適切方法搜集素材，並進行寫作。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478A4DA5" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD18657" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441B7173" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="00B523BB" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78764A11" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D045C65" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B597006" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="112B6E39" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A304497" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C4446D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C81CED4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE894EC" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A60FE1" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BC052D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701F7266" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0174B835" w14:textId="5BFBA5A9" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0206AD3D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>閱讀階梯一</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>種樹的人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CB742F" w14:textId="1298F78B" w:rsidR="00AD16FA" w:rsidRPr="00E67154" w:rsidRDefault="00C56744" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C56744">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>將8個自然段整理合併為意義段，找出文章的重點，可以結合筆記表格，或心智圖方式，學習做筆記。並結合閱讀策略的字詞解碼，再進行摘要策略的學習。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1935325A" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D96EB4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3878B839" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A402B77" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD03604" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="7A04C666" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40285C1B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676240DD" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5F4769" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45435AEA" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44039FB2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A123D97" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D1A01A" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF7BB8B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E2A2E0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8F746B" w14:textId="70A0E54D" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D720F40" w14:textId="14BD06BC" w:rsidR="00197D61" w:rsidRPr="00E67154" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>中文科期中評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBFF71F" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E783741" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04EC8E09" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0211A572" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="5720E099" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243C3BE8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D2FFA2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA5C735" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D848E5" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387150C9" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E34EF75" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD33D6E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E8B4BF" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6AF31B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FD25FB" w14:textId="32B80C46" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="757D86BF" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>美味的一堂課</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA6D97C" w14:textId="69769861" w:rsidR="00B26A5A" w:rsidRPr="00E67154" w:rsidRDefault="00B26A5A" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B26A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>可以找尋一些圖片，物品，例如各國代表性景點或是食物禮品，讓學生猜是來自哪個國家，了解各國特色，把握上語文課的本質。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF258F0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554AE8CC" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D1AC75" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D1CFE2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="1D925BE6" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23554312" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FADC30" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADDDE53" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA6FB87" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0C611C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF61456" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317704AE" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFB4E18" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEFC21D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F6B2BE" w14:textId="11BC4586" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7593DBDA" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>建築界的長頸鹿</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4734058E" w14:textId="063D9B62" w:rsidR="002813E3" w:rsidRPr="00E67154" w:rsidRDefault="002813E3" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002813E3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>說明文的寫法: 以總分總的方式說明事物，學習分說要根據總說進行寫作。說明文可以根據第一段的總說找到重點。分說是根據總說進行敘寫的。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C5ECF5" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11203AB7" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C792B71" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F8440ED" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBBAAC0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="28767A76" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DC395C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259137BE" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F144C23" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B9CBEE" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD154E8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB33440" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E871B7" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045F33B4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534F3909" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="214BF466" w14:textId="3D5163F8" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7674E341" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00431722" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>請到我的家鄉來</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E22EEF" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>學習地圖三</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5523AFA8" w14:textId="77777777" w:rsidR="000C4406" w:rsidRDefault="000C4406" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4406">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>認識非連續文本的特征，並讀懂文本訊息，並讀懂非連續文本的訊息。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EBB6A2" w14:textId="2025A8D8" w:rsidR="000C4406" w:rsidRPr="00E67154" w:rsidRDefault="000C4406" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4406">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>透過標題的審題，釐清取材方向，根據關聯性，進行內容的取捨。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CA4CED" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F6057B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3CE9F1" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="007144A5" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE7AD7A" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF6DC83" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00613B14" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="1342A29D" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6444D7C8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40170878" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EACC440" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F1B13A" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5728E013" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56292938" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041F2DE7" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B30A141" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A70624" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A37083" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E203ED6" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56176B23" w14:textId="79565039" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEC8B17" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>奇幻旋律</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B75FDEC" w14:textId="7BC70380" w:rsidR="0036227F" w:rsidRPr="00700DE7" w:rsidRDefault="0036227F" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036227F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>狀物的寫法，每段介紹一種事物，掌握狀物的技巧，把握事物的特點與本質。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589B2944" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538AEA12" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="2FC70B2F" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E650DFD" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D6A284" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16256252" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33399864" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4397FB6F" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3895B9A0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FF02F8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C21C7BF" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F8DA8D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E55046" w14:textId="52312FF1" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13677BB2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>兔子先生等等我</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4593B4" w14:textId="263CC9AC" w:rsidR="0036227F" w:rsidRPr="00700DE7" w:rsidRDefault="0036227F" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036227F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>劇本這樣寫: 理解劇本的形式包括包含 (   ) 裡的舞台提示，理解故事和劇本的不同。可以讓角色學生角色扮演，更能理解故事內容和人物間的關係。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B40270C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1726DC37" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DAF057" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12430297" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="6EA5614E" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0204E9FD" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11912F35" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CCC2C0" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F57F69A" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9C23EC" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1AF47E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2264DC" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288412A8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCC7C7D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D0AFDC" w14:textId="2C86D17B" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6B1093" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>老鞋匠和小精靈</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F76CDA" w14:textId="49611963" w:rsidR="0036227F" w:rsidRPr="00E67154" w:rsidRDefault="0036227F" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036227F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>擴寫故事好好玩: 奇幻故事通常具有魔法 (小精靈)，選取其</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0036227F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>中一段搭配學習地圖 (擴寫) 練習，豐富故事內容。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2717D08C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A84D2B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="06764775" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5992E2BF" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7311AB80" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07ED3FD8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B6FC24" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF3AD2D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58473E62" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403127CB" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D069B1" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E738810" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2137A2B5" w14:textId="28F5C4DB" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="053E7F69" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>學習地圖四</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7742298A" w14:textId="77777777" w:rsidR="003D4218" w:rsidRPr="003D4218" w:rsidRDefault="003D4218" w:rsidP="003D4218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4218">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>寫作有方法: 擴寫句子，發揮感受力與想像力，利用擴寫技巧，將句子擴充成一個段落。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E7E438" w14:textId="404091FD" w:rsidR="003D4218" w:rsidRPr="00431722" w:rsidRDefault="003D4218" w:rsidP="003D4218">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4218">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>透過閱讀了解王羲之的生平事跡。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A6C78E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>閱讀階梯二 國王的噴泉</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524BCAF9" w14:textId="77777777" w:rsidR="00DF54F5" w:rsidRDefault="00DF54F5" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF54F5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>因果推論: 句子間有因果關</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3722866B" w14:textId="77777777" w:rsidR="00DF54F5" w:rsidRDefault="00DF54F5" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF54F5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>係，找出故事的重要事件，並</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E69CBDF" w14:textId="40B69297" w:rsidR="00DF54F5" w:rsidRPr="00700DE7" w:rsidRDefault="00DF54F5" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF54F5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>想一想事件之間的關係。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF2D35" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20364C8E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E23B8A1" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6ED88D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="1688541C" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A009C2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A2F812" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1713A4E8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AA2501" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055A9792" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F756758" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A9AB8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDE7981" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E842F3" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5D2C23" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A72F59C" w14:textId="155924EA" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2AFA10" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>中文科期末評量</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212DFF48" w14:textId="77777777" w:rsidR="008858B6" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008858B6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>閱讀</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D372900" w14:textId="77777777" w:rsidR="008858B6" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>蕭青陽設計人生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474532AB" w14:textId="2962BBFB" w:rsidR="008858B6" w:rsidRPr="00E67154" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008858B6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>鼓勵學生想一想本文與第2單元學到的人物寫真的異同處，加強自主閱讀的延伸效能</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF54F5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B5B186" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09682EA2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD1C53B" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="0130835F" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070F6A67" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757195AE" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2188311E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D11DF3" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7176A2C7" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4FB2A3" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8516D1" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC936A8" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35427FA2" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="532730F5" w14:textId="363B7077" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00431722">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF39868" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>閱讀二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CDAB3A3" w14:textId="6587A521" w:rsidR="008858B6" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>世界</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008858B6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>介紹節慶活動的說明類文章，鼓勵學生想一想，本文和第三單元學到的"放眼看世界"的異同處。請學生將內容的資訊整理成表格，加強自主閱讀的延伸效能。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>的節慶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218E0F4E" w14:textId="45FC82A2" w:rsidR="008858B6" w:rsidRPr="00E67154" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EDF72E" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00197D61" w:rsidRPr="00700DE7" w14:paraId="2C3E4795" w14:textId="77777777" w:rsidTr="00D5070F">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2C76F4" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDC4542" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3659D962" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF5475D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBF8E8D" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CCBA46" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2312DD6F" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C5A22C" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EB4A54" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="428F31E9" w14:textId="3424567E" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F08F96" w14:textId="77777777" w:rsidR="00197D61" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>閱讀三</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F79C3D" w14:textId="77777777" w:rsidR="008858B6" w:rsidRDefault="008858B6" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>神奇木偶皮諾丘</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A7A96BB" w14:textId="62DE2BA1" w:rsidR="008858B6" w:rsidRPr="00E67154" w:rsidRDefault="00380B94" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00380B94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>本文和第4單元學到的魔法變變變的異同處，探討本文的寓意，加強自主學習的延伸效能，人有了愛會產生勇氣，並不斷的成長。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF54AAB" w14:textId="77777777" w:rsidR="00197D61" w:rsidRPr="00700DE7" w:rsidRDefault="00197D61" w:rsidP="00197D61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="56159057" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4CE137" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C68DCC3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA0054" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551B6809" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17731317" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B00976" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6067BEDE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07124409" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C8CAA2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C129FFD" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01907F69" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F749219" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="7CD53401" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144F34FC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB05B66" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AF2635" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2759840A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302B43BC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D23D72" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8BF017" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75868C9A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CCDF83" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA79043" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5634DB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18367939" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="47EEFEAA" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A390253" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181AFCA7" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5B459E" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8AAC04" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F60BB0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722B510D" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D15211" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334610D9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220110EE" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF33881" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB6FA1" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="158620E6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A8CDE0" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="27C9C867" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AC9600" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16035A77" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B24041" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6657B9DB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E81E1E5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C3F823" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641350C5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540E91A6" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF65F5A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB4D58F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5771D54B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4510924F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0319D9E2" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...110 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...11129 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C963CC" w14:textId="77777777" w:rsidR="003211CE" w:rsidRDefault="003211CE">
+    <w:p w14:paraId="4ED3C96C" w14:textId="77777777" w:rsidR="00E83470" w:rsidRDefault="00E83470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68F1D7E0" w14:textId="77777777" w:rsidR="003211CE" w:rsidRDefault="003211CE">
+    <w:p w14:paraId="7932B0FF" w14:textId="77777777" w:rsidR="00E83470" w:rsidRDefault="00E83470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47300C52" w14:textId="77777777" w:rsidR="003211CE" w:rsidRDefault="003211CE">
+    <w:p w14:paraId="7A83669B" w14:textId="77777777" w:rsidR="00E83470" w:rsidRDefault="00E83470">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="010DE9A7" w14:textId="77777777" w:rsidR="003211CE" w:rsidRDefault="003211CE">
+    <w:p w14:paraId="2190271B" w14:textId="77777777" w:rsidR="00E83470" w:rsidRDefault="00E83470">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F268E57" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C5C8058" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B761084" wp14:editId="7B6488CB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A4728F" wp14:editId="69CBA6D9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -11664,51 +10190,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5AE0C2DD" wp14:editId="7BA08082">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="44CCB6F0" wp14:editId="7C92E26F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11806,79 +10332,79 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36CEF90E" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1076779B" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45313D26" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AD0FB55" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576EEE77" wp14:editId="55BF3328">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A05C6F1" wp14:editId="3AADE6E4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -11903,51 +10429,51 @@
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t" selection="t"/>
               <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="231A5CE6" wp14:editId="456AB574">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3C7F7C6A" wp14:editId="01D4C235">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -12044,209 +10570,1950 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
               <v:fill opacity="32896f"/>
               <v:stroke joinstyle="miter"/>
               <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00A13E70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="855E1104"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0119524B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E2C0506"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="019F4E58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="663A4E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="020F2109"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="855E1104"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B633D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A16689C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="172061A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0BE142C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A8C1BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0BE142C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CBC208F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0BE142C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219C2211"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBA489EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24883966"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="663A4E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E6B7E95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A16689C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E976AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C17C3096"/>
+    <w:lvl w:ilvl="0" w:tplc="7FD69DA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3351E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19483754"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A973A5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0BE142C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BE42F12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD22C0AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D2224B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="855E1104"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62D845EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="663A4E2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC45900"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="855E1104"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEE114A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E27062D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="847213777">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1292980058">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="380833425">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1462042892">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="257757171">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1958676730">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="617102121">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1198274743">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2121870952">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1957784883">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1973366058">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2114206339">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1905068018">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="478157464">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1996301220">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="640040601">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1678342128">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="809322826">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="237715065">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
+    <w:rsid w:val="000003FD"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
+    <w:rsid w:val="000C097A"/>
+    <w:rsid w:val="000C4406"/>
     <w:rsid w:val="001151EC"/>
-    <w:rsid w:val="00124A6B"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="00197D61"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
+    <w:rsid w:val="00243D91"/>
+    <w:rsid w:val="002813E3"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
+    <w:rsid w:val="00295F1C"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
+    <w:rsid w:val="002D3737"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
-    <w:rsid w:val="003211CE"/>
+    <w:rsid w:val="002F4D14"/>
+    <w:rsid w:val="002F4F77"/>
+    <w:rsid w:val="00325645"/>
+    <w:rsid w:val="0036227F"/>
+    <w:rsid w:val="00380B94"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
-    <w:rsid w:val="00420CE9"/>
+    <w:rsid w:val="003D4218"/>
+    <w:rsid w:val="003D7134"/>
+    <w:rsid w:val="0042397B"/>
+    <w:rsid w:val="00431D4B"/>
     <w:rsid w:val="004A7CA5"/>
-    <w:rsid w:val="004B5ABD"/>
+    <w:rsid w:val="004B7FA2"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
-    <w:rsid w:val="00577C0D"/>
+    <w:rsid w:val="00580F67"/>
     <w:rsid w:val="005A1504"/>
+    <w:rsid w:val="005C5312"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
+    <w:rsid w:val="0068315A"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rsid w:val="007120DC"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
+    <w:rsid w:val="00781486"/>
     <w:rsid w:val="007935C7"/>
+    <w:rsid w:val="007A38A5"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
+    <w:rsid w:val="008858B6"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
+    <w:rsid w:val="00A15A2D"/>
+    <w:rsid w:val="00AD16FA"/>
+    <w:rsid w:val="00B04F49"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
+    <w:rsid w:val="00B26A5A"/>
     <w:rsid w:val="00B4455F"/>
+    <w:rsid w:val="00B46076"/>
     <w:rsid w:val="00B46A28"/>
+    <w:rsid w:val="00B563F2"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
+    <w:rsid w:val="00C56744"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
+    <w:rsid w:val="00D1390E"/>
+    <w:rsid w:val="00D57349"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
+    <w:rsid w:val="00DA1271"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00DF54F5"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
+    <w:rsid w:val="00E44343"/>
     <w:rsid w:val="00E65832"/>
+    <w:rsid w:val="00E67154"/>
     <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00E83470"/>
+    <w:rsid w:val="00E90FAE"/>
     <w:rsid w:val="00EA2E0F"/>
-    <w:rsid w:val="00EA560C"/>
+    <w:rsid w:val="00EB5DE8"/>
+    <w:rsid w:val="00EC3266"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00F141F1"/>
+    <w:rsid w:val="00F458D7"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="42A9F9C4"/>
+  <w14:docId w14:val="2F352A66"/>
   <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12611,50 +12878,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="清單段落1"/>
@@ -12765,59 +13033,91 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00781486"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13041,51 +13341,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3176</Characters>
+  <Pages>3</Pages>
+  <Words>485</Words>
+  <Characters>2765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3726</CharactersWithSpaces>
+  <CharactersWithSpaces>3244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>