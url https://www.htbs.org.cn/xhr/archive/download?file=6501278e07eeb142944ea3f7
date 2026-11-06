--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,11874 +1,16216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000F5D3E" w:rsidRDefault="00147470">
+    <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+        <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>2026學年度第一學期華東臺商子女學校小學部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C7F00">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
-          <w:sz w:val="36"/>
-[...23 lines deleted...]
-          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>年級</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F00">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>體育</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
+          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5D3E" w:rsidRDefault="00147470">
+    <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+        <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>任教科目：</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F00">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>體育</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>任課教師：</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F00">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>劉樹華</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:right="1026"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">採用教材： </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F00">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>☑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>康轩</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B241E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">版本教科書;  </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F00">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="SimSun" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任教科目：體育</w:t>
+        <w:t>☑</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:right="1024"/>
+      <w:r w:rsidRPr="007B241E">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...136 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="4700"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00147470" w:rsidTr="00147470">
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1834" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="008C6B74">
+        <w:trPr>
+          <w:trHeight w:val="1059"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...20 lines deleted...]
-            <w:tcW w:w="210" w:type="dxa"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>基本體能訓練</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="002C4C00">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>體育課常規講解、隊形、口令練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="002C4C00">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習健康操</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="008C6B74">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>課前熱身操與課後拉伸操的重要性</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>慢跑中學會調整呼吸，</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>腿部力量的練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>單腳跳、S形跑、折返跑、</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習健康操</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/10校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="0075635C">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>羽毛球基礎練習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>羽毛球拍與羽毛球的認識，</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>正反手握拍,羽毛球原地架拍,揮拍練習</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>全班動作：原地架拍揮拍1234</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>注意1到2腳部變化，3拍面轉正</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習健康操</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="0075635C">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>分組練習：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>交换</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.女生顛球，注意動作不要太大</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.男生由老師喂球，學生嘗試去原地揮拍擊球（注意安全距離）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>注意：人數較多，每人3球打兩輪</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習健康操</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/20補10/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/22公告小學部科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-2-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="0075635C">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>羽毛球後側步架拍步伐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習後側步，並步.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>學習後側步架拍到底線，原地揮拍再回到中場</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習健康操</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00A91FD8">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>擊中目標(球類)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>隔網對戰</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>用手擊球(握拳擊球）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>擊球接龍（擊球給下一位，接到球再擊出）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>轉傳高手（中間人把球擊傳給周圍人）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>擊球九宮格（設定目標數字練習擊中）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>喊號碼接球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00A91FD8">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>擊球越人牆（設定擊球組與防守組）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>轉移陣地（設定擊球組與防守組）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>排球小高手（分組擊球對抗賽）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...39 lines deleted...]
-            <w:pPr>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...18 lines deleted...]
-            <w:tcW w:w="3683" w:type="dxa"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00A91FD8">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>玩球完勝</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一起進紅心</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>球兒滾滾樂</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>滾球積分賽</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>穿過圓圈輕鬆滾挑戰賽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>10/21-10/23 G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>跳繩</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="007B241E" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>跳繩秒變化</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>兩跳一迴旋</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>一跳一迴旋</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單腳跳一跳</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>單腳左右5+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>‧課後才藝-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00424D75">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...32 lines deleted...]
-            <w:tcW w:w="4700" w:type="dxa"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>小小體能訓練月</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>柔軟度訓練與測試</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1799"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.復習慢跑後的呼吸調整</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1799"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.兩人一組坐姿體前屈練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3.測試坐姿體前屈</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/2-11/6英文科期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>‧課後才藝-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/7廿五週年校慶，補1/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00424D75">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>立定跳遠訓練與測試</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>復習立定跳遠的動作要領</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>學生分組練習，老師巡迴指導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3.測試立定跳遠</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00424D75">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1分鐘仰臥起坐練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>復習仰臥起坐動作要領</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>要求學生注意雙手交叉抱肩膀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>躺下去背部著墊，起來肘關節碰到膝蓋</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>測試1分鐘仰臥起坐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/18 G2、G4、G5 Talent Show（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>11/19班際體育競賽-1(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧Let's Go 作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t>‧課後才藝-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00424D75">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>600公尺慢跑練習</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>途中跑的擺臂</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>途中跑的呼吸調整</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>合理分配體能</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>測試600公尺跑步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/25 G1、G3、G6 Talent Show（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="007B6BD8">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-              <w:t>重要活動記事</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>休閒運動</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>飛盤擲接樂</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>A：正反手持盤動作</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>B：接盤動作</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>伸展跑步趣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12/3班際體育競賽-2(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧ESL 作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147470" w:rsidTr="00147470">
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="007B6BD8">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206"/>
+          <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>跑步接力傳寶</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4.跑跳大闖關</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00DA6FEA">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...10 lines deleted...]
-            <w:tcW w:w="210" w:type="dxa"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>足球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>挑戰賽</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>足球帶球繞障礙物</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>直線腳弓內側帶球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>帶球繞角錐S形</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>兩人帶球向前推進</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00DA6FEA">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00147470" w:rsidRDefault="00147470">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>兩人直線腳弓內側傳球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>3人三角形傳球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4人正方形傳球</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>學習與同學團結合作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‧課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="00DA6FEA">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>足球分組小比賽</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AB兩隊分組，選隊長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="009212A2">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期末評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1.跳繩（120/分鐘）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2.足球兩人傳球（連續20次）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...18 lines deleted...]
-            <w:tcW w:w="3683" w:type="dxa"/>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/4 Star Reading 測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="24"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合活動)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="009212A2">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4700" w:type="dxa"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="00BE6FC8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期末綜合考核</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidTr="009212A2">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="00BE6FC8" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE6FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>快樂躲避球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE6FC8" w:rsidRPr="007B241E" w:rsidRDefault="00BE6FC8" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00147470" w:rsidTr="00147470">
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="210" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>二月</w:t>
-[...18 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...36 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidTr="007B241E">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="280" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="221" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="211" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="211" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="230" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="227" w:type="dxa"/>
-[...40 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...56 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007B241E" w:rsidRPr="007B241E" w:rsidRDefault="007B241E" w:rsidP="007B241E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...9911 lines deleted...]
-              <w:t>休業式</w:t>
+                <w:rFonts w:ascii="DengXian" w:eastAsia="DengXian" w:hAnsi="DengXian" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B241E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2/16下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000F5D3E" w:rsidRDefault="000F5D3E">
-[...18 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidR="00247A20" w:rsidRDefault="00247A20"/>
+    <w:sectPr w:rsidR="00247A20" w:rsidSect="007B241E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B0487B" w:rsidRDefault="00B0487B">
+    <w:p w:rsidR="00326EA0" w:rsidRDefault="00326EA0" w:rsidP="00BE6FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B0487B" w:rsidRDefault="00B0487B">
+    <w:p w:rsidR="00326EA0" w:rsidRDefault="00326EA0" w:rsidP="00BE6FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="Microsoft JhengHei Light"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...9 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B0487B" w:rsidRDefault="00B0487B">
+    <w:p w:rsidR="00326EA0" w:rsidRDefault="00326EA0" w:rsidP="00BE6FC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B0487B" w:rsidRDefault="00B0487B">
+    <w:p w:rsidR="00326EA0" w:rsidRDefault="00326EA0" w:rsidP="00BE6FC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...434 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="9670838B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9670838B"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="A821B948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A821B948"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="B03C2D80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B03C2D80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="D36F177F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D36F177F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="D8B7B0BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8B7B0BD"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="142AB0FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="142AB0FD"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15722457"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15722457"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CF4001"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34CF4001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A22DA87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A22DA87"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6560A6CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6560A6CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B897193"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B897193"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="312"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233FEA"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FF53DF"/>
+    <w:rsidRoot w:val="005A4496"/>
+    <w:rsid w:val="00247A20"/>
+    <w:rsid w:val="002C4C00"/>
+    <w:rsid w:val="00326EA0"/>
+    <w:rsid w:val="005A4496"/>
+    <w:rsid w:val="006C7F00"/>
+    <w:rsid w:val="007B241E"/>
+    <w:rsid w:val="00814994"/>
+    <w:rsid w:val="00BE6FC8"/>
+    <w:rsid w:val="00F62CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{7F9BB76C-2762-4FC6-89C4-04748607FCB7}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2066544A-647C-4B29-8500-B59D8C589ADB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12209,226 +16551,234 @@
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE6FC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE6FC8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:rPr>
-[...23 lines deleted...]
-    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A5DBB"/>
-[...28 lines deleted...]
-    <w:link w:val="a7"/>
+    <w:rsid w:val="00BE6FC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="註解方塊文字 字元"/>
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BE6FC8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:relyOnVML/>
+  <w:divs>
+    <w:div w:id="95366614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="403375248">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="255406858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1138105541">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1217201174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1767577517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12652,51 +17002,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1860</Characters>
+  <Pages>3</Pages>
+  <Words>421</Words>
+  <Characters>2406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2182</CharactersWithSpaces>
+  <CharactersWithSpaces>2822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Windows 使用者</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>