--- v0 (2026-06-04)
+++ v1 (2026-09-11)
@@ -1,11915 +1,10981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="601B655E">
+    <w:p w14:paraId="4A7A57DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="等线"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>英文</w:t>
+        <w:t>ESL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791C1316">
+    <w:p w14:paraId="12AFEE16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>ESL G3</w:t>
+        <w:t>ESL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272C02D3">
+    <w:p w14:paraId="2A7A8EEB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>Vivian Cheng</w:t>
+        <w:t>李麗文</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Natalie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58966C46">
+    <w:p w14:paraId="26435180">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>採用教材：</w:t>
+        <w:t>採用教材： □使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:eastAsia="zh-TW"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>☑</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用</w:t>
+        <w:t xml:space="preserve">Say It </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="等线"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> !</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版本教科書</w:t>
+        <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5008" w:type="pct"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="4970" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="209"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3746"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="265"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="3369"/>
+        <w:gridCol w:w="3530"/>
       </w:tblGrid>
-      <w:tr w14:paraId="543A834F">
+      <w:tr w14:paraId="5CAE574F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3550CF61">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="7289F3EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3873D5F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EE0716">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6054B041">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56598E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBC59CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B85DF80">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+          <w:p w14:paraId="44D73594">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...128 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="056369CF">
+      <w:tr w14:paraId="578074C9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1072B022">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533CD003">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A23EEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCDEAAB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DAF87B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2187ECD6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C913E84">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A25F40">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4939F530">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DED6191">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56477A18">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="100" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FB4B7E1">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D40A19">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...194 lines deleted...]
-            <w:tcW w:w="631" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438DD028">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="459D95A8">
+      <w:tr w14:paraId="0DEE5A65">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="496" w:hRule="atLeast"/>
+          <w:trHeight w:val="1523" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...186 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD025E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DA8F34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1AA003">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E27F243">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FDDF69">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0950DA20">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCCFE09">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656F060D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183E3B7D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="center"/>
-[...28 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="339F1929">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C8BD63">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Class Preparation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273B99A5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Say It 3! U1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5459D09F">
-[...59 lines deleted...]
-          <w:p w14:paraId="1CE51DFF">
+          <w:p w14:paraId="2EC37A6C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Getting to know each other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EABAB94">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Classroom rules</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49863EE8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Say It 3! U1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F22306">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...17 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0E42AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E86224">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D106B01">
+      <w:tr w14:paraId="3A0848E6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ABD78F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1986476A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B94E67F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3220FA6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49682870">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5B9628">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6C48DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2315AC78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A50692">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640ED1E7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E60DA68">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02547421">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2175E133">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EA76DD6">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Say It 3! U1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F528FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DDB26FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I can speak English.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5163C7EA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I can jump rope.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35936461">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Can you play dodge ball?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E3D3F4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: use a camera, speak English</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BD335D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...283 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74346FE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF24AB5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...379 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4245EDCB">
+      <w:tr w14:paraId="263DD6FC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="1215" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1EDD80">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22386522">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A001994">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0B8B97">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6C79BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8EC100">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166816A0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776E4972">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B52D11">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8FC638">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A248AC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...90 lines deleted...]
-            </w:tcBorders>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="center"/>
-[...200 lines deleted...]
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6DF9BC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C21A66A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Can you help me?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2474E2D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Can you open the door?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9BCE62">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Can you help me find my pencil?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E228535">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF78362">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DDB083">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...307 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="66A0A181">
+      <w:tr w14:paraId="600147A6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1888" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683FEBEF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9DBBFE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E30E83">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CE7B8A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7C0AFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B64D63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D266D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE51BAA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1976B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37641E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072CAFCE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F539FB2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FBAB228">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...97 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>What does it look like?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E828E60">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>What does your bike look like?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A43E9EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>What does your purse look like?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46382C0D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s square and silver.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C05C3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-          </w:p>
-[...169 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B471F28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7212C7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C433F1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...10 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2D5004">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...344 lines deleted...]
-              <w:t>①</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10E56C8D">
+      <w:tr w14:paraId="3A3EB574">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="962" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63648172">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D6B99C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3617F9EA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A91A5A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F490966">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C327FFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CBB58B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D32CD90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0A40AB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6306BE3B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F295E8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>UF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BE9EB0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read the story.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="183D99EC">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Repeat the key sentences.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E68E717">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0102679A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...282 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77573D6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...366 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="14CE3C20">
-[...566 lines deleted...]
-      <w:tr w14:paraId="53F42C52">
+      <w:tr w14:paraId="3D3A1FBF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="875" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDCEE3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141FC4EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F0089F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606F63F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F916C6B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D7499F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2594A19B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0067FB11">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14021C8E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A8FCBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8B814F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>National Day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181E26B3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>National Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6057248D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...439 lines deleted...]
-              <w:t>③</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="140A2F25">
+      <w:tr w14:paraId="633C964B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10258836">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF9B648">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3453FE30">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7443D4E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290B7C71">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6D543F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1685E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE6802A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B5E077">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D215623">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C84ED87">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EEA4B94">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...119 lines deleted...]
-            </w:tcBorders>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3425B802">
-[...159 lines deleted...]
-          <w:p w14:paraId="19A29CE9">
+          <w:p w14:paraId="4F03C692">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>He has a red nose.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAD4670">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>The clown has curly hair.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1786E7BD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>She has long arms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FF238F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9E80A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="39C20F19">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0EF1BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="060ED37B">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25199CC0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377D9505">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...55 lines deleted...]
-              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...83 lines deleted...]
-              <w:t>④</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="34FFA27E">
+      <w:tr w14:paraId="30B271EB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CB7313">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D561751">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B81F73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206D08C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4E56FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEEC9CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D96F8F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="605C59F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FC039E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600DFA37">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1929C3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5291BA81">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>What do you want to do?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C702FC7">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>I want to play tennis, but I don</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>t have a racket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B3E2D0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...529 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="60E868EB">
+      <w:tr w14:paraId="570DAA8E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45593F5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4281E499">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376A5349">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D2AB28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="083B9039">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDA67C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB54541">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422A31FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDDAC13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D65DC99">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E55F88D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6953C99E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F480E49">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...273 lines deleted...]
-          <w:p w14:paraId="41EEBAD7">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Review: unit 1 to unit 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507FFB10">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...23 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read the main sentences and repeat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B2E7EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...22 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE8C24F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...11 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D414D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...122 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3BD09B62">
+      <w:tr w14:paraId="4496D665">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3F0434">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB52DBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0E5005">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60206885">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0CC568">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3B3ADA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4849EA1B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F14D38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAEA68F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA8FA4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AE768F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3781C9E5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0088A29F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="608589F8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4D37AF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Midterm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="293919EB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DD0DA55">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA26D66">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73E80974">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...349 lines deleted...]
-          <w:p w14:paraId="5857CAAD">
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Midterm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3591DF1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A280AF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEF8593">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4568EC6B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADBCB34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DengXian" w:hAnsi="DengXian" w:eastAsia="DengXian"/>
-[...105 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="20A9E90E">
+      <w:tr w14:paraId="595D5DA4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...71 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9C97EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72742505">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ED5A44">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA8F97F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CEA636">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B008B4E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E04DDE9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18350601">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA51634">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B3551">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...219 lines deleted...]
-            <w:tcW w:w="631" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w14:paraId="7978C783">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7928057F">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="4E240377">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does he like to do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481C9539">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="3A43F905">
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>He likes to play the drum.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F67158E">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0B39DE66">
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Flute/Violin/Trumpet/Drums.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2D2656">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="03423916">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC5446A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...116 lines deleted...]
-          <w:p w14:paraId="60F6956F">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242744A6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...87 lines deleted...]
-              <w:t>⑤</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5344FED0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19DF4F22">
+      <w:tr w14:paraId="7C65E96F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1788" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A82B0B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9EB53E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DF210C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E4D578">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19866B67">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53922F21">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F41AB2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205A8E54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DEC20E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB4E4AE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F0EF0F">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...276 lines deleted...]
-          <w:p w14:paraId="7361B3E3">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Story</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>: ROBO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622CFCB9">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...23 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Repeat the key sentences and read.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA616B2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...22 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F465913">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...13 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A8803C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD73785">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...128 lines deleted...]
-              <w:t>⑥</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5AC9BE54">
+      <w:tr w14:paraId="7967773A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CF3012">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A83823">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2536F331">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02471A90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214A28E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33840C34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03834F1D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234E44F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306E11EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D438042">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BFE53C">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...270 lines deleted...]
-          <w:p w14:paraId="2211F4DF">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>What’s your favorite food?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51664FEE">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="0D0FB65C">
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>My favorite food is seafood.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0689D3EC">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="33366EFA">
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: steak, spaghetti, fried rice, noodles.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3329FDC5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A66C502">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="001824F8">
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5474D84A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A05D63">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B9B419">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...99 lines deleted...]
-              <w:t>⑦</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2CEB6DBE">
+      <w:tr w14:paraId="14DFECD4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="1927" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E8FFB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E19823B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5C9089">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEF859D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08949AEA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E23ADD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="112B4237">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB82E70">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9E4E6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B59F7F8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564EA939">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...270 lines deleted...]
-          <w:p w14:paraId="2FFB038C">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>What time do you go to school?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297D521E">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...23 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: get up, get home, have dinner, go to bed, six o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>clock, a quarter to ten, half past six</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D179BAD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...22 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B73F303">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...13 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F772B0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...18 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE45FF4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3171F767">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...190 lines deleted...]
-              <w:t>⑧</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="03700846">
+      <w:tr w14:paraId="01A0CEAC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEAE518">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="066BBA77">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B334433">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272C2134">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB8DFA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C772120">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F68CA5D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA5C0FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3893C825">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6AFF2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9B6F27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA1E767">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C8101C">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-[...274 lines deleted...]
-          <w:p w14:paraId="7BAECC72">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>When do you have art class?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185E1F9C">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="224" w:leftChars="10" w:hanging="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...9 lines deleted...]
-              <w:ind w:left="224" w:leftChars="10" w:hanging="200"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Key words: have PE, play the violin, study English, play basketball, Tuesday, Thursday, Saturday, Wednesday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDF9B3A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:left="224" w:leftChars="10" w:hanging="200"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3779601F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...166 lines deleted...]
-              <w:t>⑨</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="75487D6A">
+      <w:tr w14:paraId="3AF8A7EE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCA5CD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731D035E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFDAA90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4FEA0E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B96C5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F39F0C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D28A651">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262B8490">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="415DA9FF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4986A5">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...214 lines deleted...]
-            <w:tcW w:w="631" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Say It 3! U12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E987A20">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B3E646">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="76C42AC8">
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Review: Show and Tell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A05D1B">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7556FB3E">
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review the key sentences from Unit 9--11.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2FC65E">
             <w:pPr>
               <w:widowControl/>
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E7C20AB">
+                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6205628F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="12BEF394">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA43361">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF921D2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...16 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2545408C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...213 lines deleted...]
-              <w:t>⑩</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="767E98B5">
+      <w:tr w14:paraId="15AA6061">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C054FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8AFDCE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241BE481">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F7C326">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6E33C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DA56AA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019BC9DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5CB1D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7D3F49">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2923FD6F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0188D9CA">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...276 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="004662E2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...33 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E14523">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...275 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1A4FF7A0">
+      <w:tr w14:paraId="1EBBC8F1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD4C6EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACFDF2B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BFDFC4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B328D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="402A0AB5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E462146">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4735A0D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F6DB9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B9FA3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2BA8C3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C04134A">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...269 lines deleted...]
-          <w:p w14:paraId="2A0B404F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BA7E18">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7E1286">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="63EF94C9">
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DF078E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F796C5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1F237972">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E054C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6C13F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2637DB90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534C1278">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9197EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D63847">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="040760CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580475D8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C09A56">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304E5C1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105DD1C8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="676D9DD4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1EE85CC5">
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>English Story Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="351DB996">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA7CEF1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C822DE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5B418FB2">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3943D41B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CC4897">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C849A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0126E754">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FA9A37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B84CED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDE9D8F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654D0CA7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C39FC3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D397C4E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="658D7374">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:firstLine="240" w:firstLineChars="100"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752B97B5">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>English Story Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B9BA2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="027B6B30">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72194D76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180A82C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8A1DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5145BE82">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D7CDB7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="743090FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D134BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4A1A76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053859E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FA6D4C">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Microsoft JhengHei" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37925D91">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="等线" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Vacation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F88768B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="29F7756F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B641256">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D26D75F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738145AE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA04279">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67445D57">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239D6547">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750A189A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A91FC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5641F99F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5009D315">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4710C4F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A9C5C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="75DE7DA5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B477360">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EC66CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AD8E9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC7E152">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA2F7CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E29B38A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5386A400">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC09CE6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F07AE4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13842BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75437BBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B202736">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="56E97F70">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3F682B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7357B9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C148044">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B68A1F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533E8899">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8CCA13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="082A4EF4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7411FE36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42037FA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40035E0F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1F64B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9FAAC0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00638D64">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1C704EE4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5573AAA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="405DADDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F76632">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323818D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08108F8B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D36045">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E60DCC8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7673D0E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5261C938">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCAB86C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1626" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ED6396">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0404C6D7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3347DC36">
+    <w:p w14:paraId="2C41A6EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
-    <w:altName w:val="汉仪书宋二KW"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202090204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
-    <w:altName w:val="汉仪中黑KW"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070609020205090404"/>
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="40007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:altName w:val="Kingsoft Sign"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="宋体-繁"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-    <w:panose1 w:val="02010601000101010101"/>
+  <w:font w:name="DFKai-SB">
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-    <w:altName w:val="汉仪中等线KW"/>
+  <w:font w:name="等线">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...8 lines deleted...]
-    <w:altName w:val="汉仪中黑KW"/>
+  <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-[...76 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7FAFFADE">
+  <w:p w14:paraId="3B7C48D9">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="60F9C652">
+  <w:p w14:paraId="674BE634">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -12057,51 +11123,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6A8984F8">
+  <w:p w14:paraId="3709C16D">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -12249,279 +11315,287 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="164"/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:zoom w:percent="160"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="1"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning w:val="1"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotWrapTextWithPunct/>
-    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
-    <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="001A4716"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="3ACF2B1F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="FFFF124E"/>
+    <w:rsid w:val="05CF7D50"/>
+    <w:rsid w:val="08191757"/>
+    <w:rsid w:val="0A9357F1"/>
+    <w:rsid w:val="1BB27AA1"/>
+    <w:rsid w:val="28E41726"/>
+    <w:rsid w:val="2BD71D58"/>
+    <w:rsid w:val="45E96FCB"/>
+    <w:rsid w:val="48465C5B"/>
+    <w:rsid w:val="49375A87"/>
+    <w:rsid w:val="594F0101"/>
+    <w:rsid w:val="60E24254"/>
+    <w:rsid w:val="6CE8644B"/>
+    <w:rsid w:val="770D6432"/>
+    <w:rsid w:val="780C6C26"/>
+    <w:rsid w:val="7BE16755"/>
+    <w:rsid w:val="7E0C70A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
@@ -12559,52 +11633,52 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
@@ -12676,201 +11750,219 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
-    <w:qFormat/>
+    <w:link w:val="14"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
-    <w:qFormat/>
+    <w:link w:val="12"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
-    <w:qFormat/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -13128,60 +12220,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>246</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>1131</Words>
+  <Characters>2010</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1649</CharactersWithSpaces>
-  <Application>WPS Office_6.10.1.8873_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2156</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-6.10.1.8873</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZmI3MWVhMjc2N2Q0MTRiOTU1ZTE2Nzk5NzZiNDRhYzkiLCJ1c2VySWQiOiI4NDEyOTk0MDQifQ==</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>C46D5BCC468B74D0E5119C696C5AA30F_42</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>453A90537ADA44B9AF75513578E4D2C2_13</vt:lpwstr>
   </property>
 </Properties>
 </file>