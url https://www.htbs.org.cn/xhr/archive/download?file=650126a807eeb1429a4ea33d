--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,15226 +1,12999 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="16DABA99">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B11ED94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586AF337">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>2025學年度第二學期華東臺商子女學校小學部行事簡曆</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="28"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1216修</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>年級</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>領域教學進度表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4096B428">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>任教科目：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文3U1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5FD1DB1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:right="1024"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>任課教師：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Natalie 李麗文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D36821">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="1026"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>採用教材： □使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Let</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>s Go 3+ Reading 21st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="2"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-1198" w:type="dxa"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="5096" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="225"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3343"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="302"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="2982"/>
+        <w:gridCol w:w="3306"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="61D38DDE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="6A569C0B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="479B6B5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="865" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7528095E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDA57C0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BA6CD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="194" w:type="pct"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69FA9A6A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(含學習任務)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+          <w:p w14:paraId="1D1B4FCF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...152 lines deleted...]
-              <w:t>活動內容</w:t>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="777DC76E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F01056E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66964644">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B5FBC4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="250BDB7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F0405">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520398B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC295C1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CC584B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7581B8E8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759BFF1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="194" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733ED9F4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AA2260">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6E534A36">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E6ED7A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BB4F2E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7522A395">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F745191">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075A7D0A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F40F6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627876D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155F3F04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D31ED8A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2155FE2A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C224D6F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>At School</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A97AA33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B85940">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talk, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3442C813">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Vocabulary Contest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C454D5A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B3515A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...165 lines deleted...]
-            </w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B80BC89">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139F9BE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr>
+      <w:tr w14:paraId="27BE4D6D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1256" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...5 lines deleted...]
-            <w:pPr>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8FB464">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089B72CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBAB57E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B2C8AE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAC491B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108A06E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D29C81">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AB52E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9DC768">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77963FEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA4D5BA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...273 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A4C9AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>At School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75ECC3F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="000BDE08">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...18 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D469F2">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="標楷體" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181686A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3456DA">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...10 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Vocabulary Contest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3145D344">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3903DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18127BF8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB68A73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7F12C95A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1505" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA67C3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D749BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="662EFB3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5E6021">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667A479A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629DAD22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D14A2CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6564C0F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E664A75">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="012BACB9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...282 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16BCC238">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>At School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ACD5BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review U1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7E8B3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3705F033">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C559A59">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...78 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="661E93DA">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U1 quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17EE33D9">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>讲解WB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629E84E1">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...150 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Review Vocabulary Contest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="pct"/>
-[...150 lines deleted...]
-              <w:t>(一)</w:t>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652200C7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB95CE2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4B3D1DE9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="1589" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...10 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122EFE67">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF4AF27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DE03D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06792D25">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B8FD33">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A41B0FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042B118C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747DC903">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBD592A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EC3F25">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...294 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2B222E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clothing </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD56BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>U1 試卷檢討</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3425E518">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6496B94A">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...42 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54802FF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>讲解U1单元小考卷</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF2C14F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Vocabulary Contest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568E5DA9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...308 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A62B1E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD69D86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265D70C0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68D3405A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="25B01243">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1208" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
-[...5 lines deleted...]
-            <w:pPr>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A60C130">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4B8268">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6583A95F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6B6CC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62365D24">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B65F8DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129447EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0B1D66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAA412E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B866AB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...270 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE9EBB2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Clothing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3D6A5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vocabulary Contest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5671B9B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EE77074">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAC7688">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105A69D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...46 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learn </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0901E32F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Vocabulary Contest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643C7244">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...240 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>讲解WB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9BB71C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7D2F6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="68AA6CE3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="809" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...45 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685E41DB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBE5422">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EE8F01">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...267 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9E47E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA09A66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EFDD14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...358 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5195A378">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5136AD53">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B62C3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...8 lines deleted...]
-              <w:t>(一)</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3C1CEE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="718438D7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7231956F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1357C77B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016FB938">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Reading U1-U2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C02E00">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0421303C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="1534" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E452A57">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343F50E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E88936D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586CAF86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6243544D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4898D2D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A8D65B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FEB6CC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5F7E5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDC5138">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...266 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312C4E19">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Clothing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3CDFFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ABF0CF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1976E1CF">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4180F52A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521D59A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-              <w:pStyle w:val="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E460F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A1FD6E">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...78 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758789C2">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="0" w:leftChars="0" w:right="24" w:rightChars="10"/>
-[...44 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42ABDECB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28446F23">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...207 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6E44BA9F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1214" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5525EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302625FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E05263">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526A05A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05354286">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A66A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D02B2F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14008ADA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169ABA43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2D9A68">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...267 lines deleted...]
-          <w:p>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427C4523">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Clothing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A02C068">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EAA4B3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B3BC53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...67 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21074FF2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D29F33D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...308 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7499B766">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="56115223">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="1431" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...53 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F805212">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14091313">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>九</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...237 lines deleted...]
-          <w:p>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31224DD4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E3E24D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A04DC2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E0DF50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2893B139">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="317DE618">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CCC332">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEF7E53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Go</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18ECC9EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Reading</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EE6FD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC10622">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2076D117">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Reading 21st</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BF29A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...195 lines deleted...]
-              <w:t>4/9朝會④</w:t>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U2 quiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077C649C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D2F87B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B3CA6B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42123AE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4CF61318">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5EDC21">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB856F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7E9D62">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC67D77">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAC04D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A58267">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30978C78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD692FE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16497B9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C68920A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E408A0F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4872A97A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mid-term Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08235E14">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...29 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mid-term Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA9245C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A8B010A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mid-term Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDA2245">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...31 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期中考卷講解</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E93086">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...207 lines deleted...]
-                <w:bCs/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D06954C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335A96A4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019AA280">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>4/13-4/15 G1-G5英文期中考週</w:t>
-[...31 lines deleted...]
-              <w:t>4/17 25周年校慶</w:t>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423DEE24">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="691B3E11">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0FBA23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142373C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559C0645">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76037DA0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337EB0B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4407705B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3EF4BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF5FC03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45961C7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="11583411">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C01FDF3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...562 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Places</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6BFE8F">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-              <w:pStyle w:val="4"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E59AC0D">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...68 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>·</w:t>
-[...112 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talk, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A0CAA8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Talent Show Practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B5655C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A219F33">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F241431">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA6EC7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F82542">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="13F2C4E5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2505DAA3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130FE715">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128C56A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDC2D53">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CE3168">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3236A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1D08B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673525BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="029720A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="566C2782">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...443 lines deleted...]
-          <w:p>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5722A61A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Places</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41170891">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED73345">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46306B60">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...54 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>·</w:t>
-[...24 lines deleted...]
-              <w:pStyle w:val="4"/>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225E9A74">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...143 lines deleted...]
-          <w:p>
+          </w:p>
+          <w:p w14:paraId="4E49FB5F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体" w:cs="Times New Roman"/>
-[...105 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talent Show </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADD2FA2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="022E6B13">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCC5231">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FAA46D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053A0F4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCFABEE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="595B9E42">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...5 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474271E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EABF03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CD85D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6527A623">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D9FD01">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074A7C04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7184FF20">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CF521B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBA657D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D543444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...27 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C22661">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Places</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9CCAF0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A51357">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="781EAFEE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...744 lines deleted...]
-          <w:p>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="359A3826">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
-[...43 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508E32F2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3B6B8E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E7D02F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE9B58B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50555400">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D836B25">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54819A4F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B46852">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4C3C5188">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="194" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8C2057">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B8CE02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B86B9E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02327336">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-            </w:tcBorders>
-[...268 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01444994">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721061F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF9BA38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BB055F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C79920C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D89AE0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...28 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...504 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351760BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Occupations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64481E32">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>U3 Quiz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3FEA01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="標楷體" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FEF6B69">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Talk, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098264B5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U3 quiz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35238C38">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FBCA29A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1B7E10">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77640441">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0D3E3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="15755A30">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...36 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4504F332">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8CFEAC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619EBE09">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45411F06">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>十五</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...239 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74146073">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F015C0B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C5189">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763D2CA4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C82DD6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E7A1BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="628342BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EC9BA0">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...28 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...91 lines deleted...]
-          <w:p>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABB2531">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Occupations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1410FDEE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E84B0D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2253FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="楷体" w:hAnsi="楷体" w:eastAsia="楷体" w:cs="楷体"/>
-[...65 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>·</w:t>
-[...108 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>·</w:t>
-[...112 lines deleted...]
-            </w:pPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C161C5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Learn More</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D5F736">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46282CE6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58717A88">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF78243">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="31C09431">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38955AC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B74EB9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>十六</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...239 lines deleted...]
-              <w:widowControl w:val="0"/>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFBD9AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D9FFE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02052F2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526EC6AE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="545931D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61047ECA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD0B750">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C71E4D5">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:kinsoku/>
-[...28 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7798D488">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Occupations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F63CCFC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BB6A0C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BD01FC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2C20ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Let's Go SB P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7324C2E0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Read</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU-ExtB" w:hAnsi="PMingLiU-ExtB" w:eastAsia="PMingLiU-ExtB" w:cs="PMingLiU-ExtB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...378 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05E8CF99">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21st U8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3342AFD6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795B79DD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D992EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D3271C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC21C4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="32532FE1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E67F0BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641E9C63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1D4034">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F71C3A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0A4A4E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B80405">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462CA142">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...16 lines deleted...]
-            <w:tcW w:w="194" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C59C101">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...298 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9F8CAB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0DE964">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE8221">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final Review </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20CCEB7F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B8366C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Let</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:eastAsia="宋体" w:cs="Times New Roman"/>
-[...502 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>s Go U4 quiz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B57867">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66830B9D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="42773249">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016AFBD2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C96F41F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1BA587">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEEC12A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04819086">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3616E4CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E62ED5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-            </w:tcBorders>
-[...4 lines deleted...]
-            <w:pPr>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3259E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C84535">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3358A336">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...26 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="274A27C6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...29 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36819A52">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...30 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>期末考卷講解</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="188EA9DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...30 lines deleted...]
-            <w:pPr>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBA537F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DC47F3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...291 lines deleted...]
-              <w:t>⑨</w:t>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CDD9FBE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4F1B22E3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...36 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0C79A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A53E27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C8E872">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>十九</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...330 lines deleted...]
-          <w:p>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="632815F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23402935">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F00F6C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525D0E2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C41CA5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="486628C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1089A488">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37832C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...198 lines deleted...]
-          <w:p>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47992B7A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...10 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Reading 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> U9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FEE643">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05350C52">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A42B8FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5394539F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="555" w:hRule="atLeast"/>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...752 lines deleted...]
-              <w:t>6/26-28夏令營小隊輔培訓(暫定)</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A016C1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="691DFAFE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4846DC2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE3B0D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0278F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C24E13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C3DD88">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F70350D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4855C201">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4BF1BF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8BB5F3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体" w:cs="Microsoft JhengHei"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Winter vacation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AB6EEA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="249DE202">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="265" w:hRule="atLeast"/>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...365 lines deleted...]
-              <w:t>6/29-7/1認識臺灣夏令營(暫定)</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D307B1D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C5C1B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19566C74">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578EB05E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21042032">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6552EF8E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F35A2E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B0C7B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD555C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="091B9FFC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15682906">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E69FCBA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6884033C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="385" w:hRule="atLeast"/>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...12 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EE8F04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524E376B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FF3784">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2122C88B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316F683E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008057E9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EDC2FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F84AE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7A36F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9B556B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1BC65B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CAF6B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2C06767C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D3F3F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CB0DE0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBBAA9F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E6E3EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF1F174">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D18F38B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7208E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54167E6D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006DF065">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="185CD1D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7A3FC7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF768E5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="597696DA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A86FC1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F5C698">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111476D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E11005B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EE5E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9169B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCEBF23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADBFC45">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E22759A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B050C4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAD1020">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="491FD927">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259D2D7C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7007F9D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290345CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C72168">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="150" w:type="pct"/>
-[...58 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C602F24">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD8B614">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
                 <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:rPr>
-              <w:t>31</w:t>
-[...244 lines deleted...]
-              <w:t>8/31開學日</w:t>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A9A660">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288CA29F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="122" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9951A9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70094D16">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="141" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6962EA20">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="938" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2488522F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBF1173">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149951C1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="Microsoft JhengHei"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
+    <w:p w14:paraId="67C07F0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="1026"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr>
+      <w:headerReference r:id="rId5" w:type="first"/>
+      <w:headerReference r:id="rId3" w:type="default"/>
+      <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="1800" w:bottom="1276" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="425" w:num="1"/>
+      <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15242,261 +13015,785 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="宋体"/>
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="標楷體">
-    <w:altName w:val="宋体"/>
+  <w:font w:name="DFKai-SB">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="楷体">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="PMingLiU-ExtB">
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="02000008" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="7097CFF2">
+    <w:pPr>
+      <w:pStyle w:val="4"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="453B2DBB">
+    <w:pPr>
+      <w:pStyle w:val="4"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="WordArt 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="WordArt 3" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kDmf62N6QEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutZSkDQrBcuDESJe0DeAUmWnyZAkReSyPtuS371GSncBZMnQRyOPx++NpftPbVuwhUIOulBez&#10;XApwGk3jtqX883T/5bsUFJUzqkUHpTwAyZvF50/zzhdwiTW2BoJgEEdF50tZx+iLLCNdg1U0Qw+O&#10;DysMVkXehm1mguoY3bbZZZ5fZx0G4wNqIOLqajyUE2L4CCBWVaNhhXpnwcURNUCrIluiuvEkF4Pa&#10;qgIdf1cVQRRtKdlpHL5MwutN+maLuSq2Qfm60ZME9REJZ56sahyTnqBWKiqxC807KNvogIRVnGm0&#10;2WhkSIRdXORn2axr5WHwwlGTP4VO/w9W/9o/BtGYUn6VwinLD/7M77MMUVxJUTfGQJqSlFPnqeD2&#10;tecLsb/FPtWTZ/IPqF9IOFxDy4mnOm/uauW2sCT/rhQCdjUowz4G5OwN9MhDiWTT/UTDgtQu4kDU&#10;V8EmQo5NMDu/4eH0htBHobl4ffUtz/lE89G0Zu2ZKo6XfaD4A9CKtChlYHUDuNo/UBxbjy18LylL&#10;YkZZGzQHFtbxvJSS/u5UAHa6s3fI48Wmq4B2iu8YTsJ66p9V8BNhZKWP7XFezljHzjHUJdu+bwZJ&#10;ScXIPUniaRhMTZObxu3tfuh6/VsX/wBQSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kBnIVPm0QAAAAUB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJA5n+tjekB&#10;AAD1AwAADgAAAAAAAAABACAAAAAgAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;" adj="10800">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" selection="t" aspectratio="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t;"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
+              <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <v:fill on="t" opacity="32768f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="096E191E">
+    <w:pPr>
+      <w:pStyle w:val="4"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 4" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="WordArt 4" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kBPprXO6AEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutRSnDQrBcuDESJe0DeAUmWnyZAkVeeyRtuS371GS3cBZMnQRyOPx++NpcdvbVhyAQoOulFez&#10;XApwGk3jdqX89fzw6asUISpnVIsOSnmEIG+XHz8sOl/AHGtsDZBgEBeKzpeyjtEXWRZ0DVaFGXpw&#10;fFghWRV5S7vMkOoY3bbZPM9vsg7JeEINIXB1PR7KCZHeA4hV1WhYo95bcHFEJWhVZEuhbnyQy0Ft&#10;VYGOP6sqQBRtKdlpHL5Mwutt+mbLhSp2pHzd6EmCeo+EC09WNY5Jz1BrFZXYU/MGyjaaMGAVZxpt&#10;NhoZEmEXV/lFNptaeRi8cNTBn0MP/w9W/zg8kWhMKedSOGX5wV/4fVYUxWcp6sYYSFOScup8KLh9&#10;4/lC7O+wT/XkOfhH1L+DcLiBlhNPdd7c18rtYBX8mxIRdjUowz4G5OwV9MgTEsm2+46GBal9xIGo&#10;r8gmQo5NMDu/4fH8htBHobl4c/0lz/lE89G0Zu2ZKk6XPYX4DdCKtCglsboBXB0eQxxbTy18LylL&#10;YkZZWzRHFtbxvJQy/NkrAna6t/fI48WmK0I7xXcKJ2E99y+K/EQYWelTe5qXC9axcwx1xbYfmkFS&#10;UjFyT5J4GgZT0+SmcXu9H7r+/a3Lv1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQGchU+bRAAAABQEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kBPprXO6AEA&#10;APUDAAAOAAAAAAAAAAEAIAAAACABAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;" adj="10800">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" selection="t" aspectratio="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t;"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="6350000" cy="3175000"/>
+              <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="WordArt 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900300">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6350000" cy="3175000"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst>
+                          <a:gd name="G0" fmla="+- 10800 0 10800"/>
+                          <a:gd name="G1" fmla="*/ 10800 2 1"/>
+                          <a:gd name="G2" fmla="+- 21600 0 G1"/>
+                          <a:gd name="G3" fmla="+- 0 0 G2"/>
+                          <a:gd name="G4" fmla="+- 21600 0 G3"/>
+                          <a:gd name="G5" fmla="?: G0 G3 0"/>
+                          <a:gd name="G6" fmla="?: G0 21600 G1"/>
+                          <a:gd name="G7" fmla="?: G0 0 G2"/>
+                          <a:gd name="G8" fmla="?: G0 G4 21600"/>
+                          <a:gd name="G9" fmla="+/ G5 G6 2"/>
+                          <a:gd name="G10" fmla="+/ G8 G5 2"/>
+                          <a:gd name="G11" fmla="+/ G7 G8 2"/>
+                          <a:gd name="G12" fmla="+/ G6 G7 2"/>
+                          <a:gd name="G13" fmla="+- G6 0 G5"/>
+                          <a:gd name="T0" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T1" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T2" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T3" fmla="*/ 0 h 21600"/>
+                          <a:gd name="T4" fmla="*/ 0 w 21600"/>
+                          <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+                          <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+                          <a:gd name="T7" fmla="*/ 21600 h 21600"/>
+                        </a:gdLst>
+                        <a:ahLst/>
+                        <a:cxnLst>
+                          <a:cxn ang="0">
+                            <a:pos x="T0" y="T1"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T2" y="T3"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T4" y="T5"/>
+                          </a:cxn>
+                          <a:cxn ang="0">
+                            <a:pos x="T6" y="T7"/>
+                          </a:cxn>
+                        </a:cxnLst>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="21600" h="21600" extrusionOk="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="0"/>
+                            </a:lnTo>
+                            <a:moveTo>
+                              <a:pt x="0" y="21600"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="21600" y="21600"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C0C0C0">
+                          <a:alpha val="50000"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
+              <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
+              <v:fill on="t" opacity="32768f" focussize="0,0"/>
+              <v:stroke on="f"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="180"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
-    <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C770C7"/>
-[...19 lines deleted...]
-    <w:rsid w:val="65C5685A"/>
+    <w:rsidRoot w:val="00233FEA"/>
+    <w:rsid w:val="00034D1B"/>
+    <w:rsid w:val="00045CE6"/>
+    <w:rsid w:val="00081C6C"/>
+    <w:rsid w:val="000B181E"/>
+    <w:rsid w:val="000B586E"/>
+    <w:rsid w:val="001151EC"/>
+    <w:rsid w:val="00153193"/>
+    <w:rsid w:val="00155CED"/>
+    <w:rsid w:val="00162306"/>
+    <w:rsid w:val="00166207"/>
+    <w:rsid w:val="00166210"/>
+    <w:rsid w:val="001706D1"/>
+    <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="001A5DBB"/>
+    <w:rsid w:val="00233FEA"/>
+    <w:rsid w:val="00294BD6"/>
+    <w:rsid w:val="00294CDC"/>
+    <w:rsid w:val="002A0804"/>
+    <w:rsid w:val="002C073A"/>
+    <w:rsid w:val="002E012C"/>
+    <w:rsid w:val="002E46EE"/>
+    <w:rsid w:val="003865D7"/>
+    <w:rsid w:val="00391D47"/>
+    <w:rsid w:val="003B46E6"/>
+    <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="004A7CA5"/>
+    <w:rsid w:val="004C5F24"/>
+    <w:rsid w:val="004D4E9E"/>
+    <w:rsid w:val="004F3A43"/>
+    <w:rsid w:val="0050404A"/>
+    <w:rsid w:val="005357C1"/>
+    <w:rsid w:val="0055719B"/>
+    <w:rsid w:val="005A1504"/>
+    <w:rsid w:val="005E1D2A"/>
+    <w:rsid w:val="0063019F"/>
+    <w:rsid w:val="00686EEA"/>
+    <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
+    <w:rsid w:val="006A12B6"/>
+    <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rsid w:val="0071660E"/>
+    <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="0075673F"/>
+    <w:rsid w:val="00761D1F"/>
+    <w:rsid w:val="007935C7"/>
+    <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="00875D67"/>
+    <w:rsid w:val="0089382F"/>
+    <w:rsid w:val="008B791D"/>
+    <w:rsid w:val="008E082B"/>
+    <w:rsid w:val="0095502D"/>
+    <w:rsid w:val="009704E6"/>
+    <w:rsid w:val="009743F8"/>
+    <w:rsid w:val="009C78FF"/>
+    <w:rsid w:val="00B119C8"/>
+    <w:rsid w:val="00B14972"/>
+    <w:rsid w:val="00B168F0"/>
+    <w:rsid w:val="00B21252"/>
+    <w:rsid w:val="00B21262"/>
+    <w:rsid w:val="00B4455F"/>
+    <w:rsid w:val="00B46A28"/>
+    <w:rsid w:val="00B9563E"/>
+    <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
+    <w:rsid w:val="00C04B97"/>
+    <w:rsid w:val="00C06396"/>
+    <w:rsid w:val="00C258BF"/>
+    <w:rsid w:val="00C70D91"/>
+    <w:rsid w:val="00C714E4"/>
+    <w:rsid w:val="00C80F8C"/>
+    <w:rsid w:val="00C86F71"/>
+    <w:rsid w:val="00C9728C"/>
+    <w:rsid w:val="00CD2DDB"/>
+    <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
+    <w:rsid w:val="00D57D27"/>
+    <w:rsid w:val="00D92D88"/>
+    <w:rsid w:val="00DC75E4"/>
+    <w:rsid w:val="00DE0DAD"/>
+    <w:rsid w:val="00DE1FCA"/>
+    <w:rsid w:val="00E030E6"/>
+    <w:rsid w:val="00E166A1"/>
+    <w:rsid w:val="00E36257"/>
+    <w:rsid w:val="00E65832"/>
+    <w:rsid w:val="00E81B2E"/>
+    <w:rsid w:val="00EA2E0F"/>
+    <w:rsid w:val="00F03CAF"/>
+    <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00FC1557"/>
+    <w:rsid w:val="00FD3CA7"/>
+    <w:rsid w:val="00FE7389"/>
+    <w:rsid w:val="00FF14E9"/>
+    <w:rsid w:val="00FF53DF"/>
+    <w:rsid w:val="0A134878"/>
+    <w:rsid w:val="13E76BAD"/>
+    <w:rsid w:val="1452778B"/>
+    <w:rsid w:val="15F01305"/>
+    <w:rsid w:val="16FF05EF"/>
+    <w:rsid w:val="19006747"/>
+    <w:rsid w:val="1B5508A0"/>
+    <w:rsid w:val="1DEA3443"/>
+    <w:rsid w:val="1E3D1221"/>
+    <w:rsid w:val="27AE55C0"/>
+    <w:rsid w:val="295F3FE1"/>
+    <w:rsid w:val="29DF4801"/>
+    <w:rsid w:val="2AD01134"/>
+    <w:rsid w:val="2CFC4175"/>
+    <w:rsid w:val="2D92135F"/>
+    <w:rsid w:val="2E0C7EBA"/>
+    <w:rsid w:val="2F4800A8"/>
+    <w:rsid w:val="37F41099"/>
+    <w:rsid w:val="38CD76BE"/>
+    <w:rsid w:val="392C74F4"/>
+    <w:rsid w:val="39C946F0"/>
+    <w:rsid w:val="3A9B31E2"/>
+    <w:rsid w:val="3F4F0FDF"/>
+    <w:rsid w:val="40E8793D"/>
+    <w:rsid w:val="42336996"/>
+    <w:rsid w:val="43255533"/>
+    <w:rsid w:val="48111527"/>
+    <w:rsid w:val="4EDF3BD9"/>
+    <w:rsid w:val="4F5167AE"/>
+    <w:rsid w:val="5C583771"/>
+    <w:rsid w:val="5C9018ED"/>
+    <w:rsid w:val="5F09185A"/>
+    <w:rsid w:val="5F334021"/>
+    <w:rsid w:val="5F482B26"/>
+    <w:rsid w:val="62C21BFD"/>
+    <w:rsid w:val="6412298C"/>
+    <w:rsid w:val="65637AEA"/>
+    <w:rsid w:val="680447AD"/>
+    <w:rsid w:val="687A4598"/>
+    <w:rsid w:val="69F85507"/>
+    <w:rsid w:val="6AF02DC7"/>
+    <w:rsid w:val="6BEE5558"/>
+    <w:rsid w:val="71397275"/>
+    <w:rsid w:val="7544443B"/>
+    <w:rsid w:val="77A1084B"/>
+    <w:rsid w:val="77AD506E"/>
+    <w:rsid w:val="7A0A09D1"/>
+    <w:rsid w:val="7B9661C4"/>
+    <w:rsid w:val="7CC12815"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:uiPriority="99" w:name="header"/>
-    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
     <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
-    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
@@ -15507,51 +13804,51 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
-    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
@@ -15624,107 +13921,235 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="2">
+  <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="14"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="12"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="11"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="PMingLiU"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
+      <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="等线" w:hAnsi="等线" w:eastAsia="等线"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15938,62 +14363,86 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>1262</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>1331</Words>
+  <Characters>2777</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4234</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.14309_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3009</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Microsoft 帳戶</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.14309</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZmI3MWVhMjc2N2Q0MTRiOTU1ZTE2Nzk5NzZiNDRhYzkiLCJ1c2VySWQiOiI4NDEyOTk0MDQifQ==</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>D3C5E12FAE0B4859BE9B428DA0FD44BB_12</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>FD45C93B9D6D4EC99264E88D9082560D_13</vt:lpwstr>
   </property>
 </Properties>
 </file>