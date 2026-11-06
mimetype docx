--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -1,11006 +1,10323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A6AD087">
+    <w:p w14:paraId="75F0AACA" w14:textId="3BEAFC66" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700DE7">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>學期華東臺商子女學校小學部</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44B52">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>三</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>年級</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44B52">
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>社會</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
-[...78 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF9B73E">
+    <w:p w14:paraId="2CD4F3A8" w14:textId="41022B13" w:rsidR="000B586E" w:rsidRPr="00E41458" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B44AA7">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>社會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CB9321">
+    <w:p w14:paraId="009439A5" w14:textId="126332C8" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="005061AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>任課教師：楊慧敏、陳嫻翎、廖怡婷、游皓麟、李姝卉</w:t>
+        <w:t>任課教師：</w:t>
+      </w:r>
+      <w:r w:rsidR="0016632D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>張文進、</w:t>
+      </w:r>
+      <w:r w:rsidR="0016632D" w:rsidRPr="0016632D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>利玉梅 林芸竹</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260C039F">
+    <w:p w14:paraId="5174189A" w14:textId="61DFC5AE" w:rsidR="000B586E" w:rsidRDefault="000B586E" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材：  </w:t>
+        <w:t>採用教材：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F052"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...9 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C44B52">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>南一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0024761B">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>版本教科書;   □採取自編教材方式</w:t>
+        <w:t>版本</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">教科書;  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024761B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>□採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-[...10 lines deleted...]
-        <w:tblLayout w:type="autofit"/>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="210"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3723"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="280"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3623"/>
       </w:tblGrid>
-      <w:tr w14:paraId="57938D67">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00F40471" w14:paraId="719534BD" w14:textId="77777777" w:rsidTr="00BF615C">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A68315A">
+          <w:p w14:paraId="6DE0A57C" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>月份</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E396DAC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>週次</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C31416A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>日期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A768DB" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>章節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796E823B" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>預定教學進度</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F87081F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>含學習任務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4F5C50" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00F40471" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F40471">
+              <w:rPr>
+                <w:rStyle w:val="ab"/>
+              </w:rPr>
+              <w:t>重要活動記事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00700DE7" w:rsidRPr="00700DE7" w14:paraId="3A416965" w14:textId="77777777" w:rsidTr="00BF615C">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04152209" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C771FC" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="336CABA9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B024770" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517B73BF" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08143B22" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2D4B8A" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B7ABD9" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18487EF3" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="303ADEF5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6B64736D">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D883D0F" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="000B586E" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
-[...133 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9B6368" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRPr="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="00700DE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E8C5984">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="19FE506A" w14:textId="77777777" w:rsidTr="00F40471">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...592 lines deleted...]
-          <w:p w14:paraId="2CBCF2AE">
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A750EA5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BFD0AA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B50C5C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A7EFFB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AE1965" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43110DC9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="004AB203" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9BD656" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117A7265" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218343B1" w14:textId="22DCE28F" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40471">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0FB3DF" w14:textId="69415C80" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="288ECF54">
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C89D37" w14:textId="0B869AEE" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...11 lines deleted...]
-          <w:p w14:paraId="04CAAEBE">
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>1、多元的學習活動</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02441E80" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A52CDF9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B48926" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="209240D4" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1016"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5FA007" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8B0081" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9F0976" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663AE156" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE3889D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FCF036" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C982727" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1422CD5A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162CA26E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49601A4C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DDA244" w14:textId="3B54AB85" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...323 lines deleted...]
-          <w:p w14:paraId="7975E080">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5BF28" w14:textId="45F25CAD" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA6B735" w14:textId="7DDA25DF" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="zh-TW"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>多元的學習活動</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF6869" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E55D3B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E369F83" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="410F8DE1" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="782"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CDCF7F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639E03BE" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40026A3D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B27450" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5424E5D9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="269285EF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E28DBF8" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B9122" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654BAF99" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239C7027" w14:textId="29686FFB" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C4B00C" w14:textId="34EBD1BA" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43874D67" w14:textId="55D98DD5" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>主動學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B13BF7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02563A84" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="73C76FEB" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC2C5DD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272D6097" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DF4844" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE41027" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C6B87" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C5FF33" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DC033E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217558D0" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDCDDA2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2F60ED" w14:textId="674A01FF" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6845F338" w14:textId="4D01FA10" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA62C1A" w14:textId="27428D28" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-              <w:t>第</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>主動學習</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF6D0A4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AEEC56" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AD6108" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147035D1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCD5876" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="788A3FA6" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="812"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="451D8E65" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EC94A2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240EB976" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ED9697" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB71DEF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08043611" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="249ACE4B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E8DBDA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D471469" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE6CE4B" w14:textId="103C20F2" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBEE64D" w14:textId="2CBED01E" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3384FE65" w14:textId="2FF14A64" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="271FECB4">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>善用</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學習</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="102038F1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F353DA2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="02B988A0" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB8AE4D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A03A87F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0963F8E4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4FF3C1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25472468" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354C75D6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5151543B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38192BD5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B36066" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5485F09C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C7C6C" w14:textId="45C8ED74" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB51B82" w14:textId="56DAC0A4" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="471341F2">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的新學期：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EDF65B" w14:textId="1BFA730E" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>善用</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學習</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2910C099" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="2F91E7D1" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1689"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BB09D7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C753AEC" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38625AF5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30484026" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED1AECB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2B9C68" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1C0284" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36997FC2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C70E6B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2480E9A7" w14:textId="674BEB9C" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40471">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0E1A19" w14:textId="315DF4E3" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學校生活：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009069CA" w14:textId="6D2BC613" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>校園與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F370DC0" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E174E66" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="35EFB83E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>十月中下旬</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F278795" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A892184" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="032FB2A3">
+          </w:p>
+          <w:p w14:paraId="09D79C40" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="5C83F194" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7708FB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A046AB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC404E2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFC2832" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9ED4B0" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11524B91" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D29B52C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64181500" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEA8DCD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="634E9B0E" w14:textId="599787DB" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1091C1" w14:textId="0598C6CE" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學校生活：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599F6105" w14:textId="58E00412" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-              <w:t>2/26朝會</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>校園與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5259DD19" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="23A0C191" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD7B160" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BC9E53" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24127F97" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B5887D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73420BEF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D0B8A6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4896A4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C7DF5A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D06E5E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6126CA7D" w14:textId="2543C948" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="559949CF">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7BF920" w14:textId="5FB6CF86" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學校生活：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2832FC0C" w14:textId="6CF1017F" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>校園與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FC1BA5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BD6720" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2A1CD5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="2438D8A4" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692E9544" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B213762" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045670BD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032FB6BD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58822D5A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1512B47C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A2BAEA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E94985" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB65B18" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D17127" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEE98F1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="556E4318" w14:textId="348D9823" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="57440171">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D9E983" w14:textId="77777777" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>學校生活：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0210DEFE" w14:textId="02E029B9" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...339 lines deleted...]
-          <w:p w14:paraId="258ECEE9">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>校園與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C475FA2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392CADE2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02179464" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA47946" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CD4E13" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7638574A">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="5C1E53AA" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DBC5B9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113D2240" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7157B522" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCCC8EB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6744CB0A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552E3F82" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A47483F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAB99EA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113C779C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C547BB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="2FEDD916">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465DA348" w14:textId="19103264" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="1794DA61">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期中評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="114DCC8A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="4E42C78A">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AC7344" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="1417F9D4">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CEED31" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5F00A2AD">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776E4372" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="685921F2" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C864A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E387D14" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68234AF2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFF0839" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEB322C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF0960E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB96948" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5308D2F6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1491FF1C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF4A38C" w14:textId="54306EB0" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40471">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EBF759" w14:textId="051A8F1D" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的家庭：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27330B8D" w14:textId="1B294640" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="023D48EB">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+              <w:t>家庭與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4EE3F5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298C0FA3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D40ADC3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355711F8" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="10DF70AD" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E782C5D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234AB165" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03843FB8" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038D2906" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596B80FA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3FE0B3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099BD965" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEFAB2B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1786624C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1975B0A3" w14:textId="2553762B" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6299E991" w14:textId="77777777" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="4EF2EA3C">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的家庭：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53062B70" w14:textId="45A2534A" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...73 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
-[...236 lines deleted...]
-          <w:p w14:paraId="7B3E72B6">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+              <w:t>家庭與我</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBD59CE" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312AFFD1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0D10C083">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A4AF72" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DEB7CF0" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E24B277" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="7C15119C" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2509F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790BD14E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55698C9A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D43E61B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DF84CE" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F6BB5C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697EA12B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F9EC47" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EA2AB9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0975C743" w14:textId="4A3355DC" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...3 lines deleted...]
-              <w:t>第</w:t>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="748F7245">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C473E6" w14:textId="77777777" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的家庭：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="066A16D5" w14:textId="58F4DDCC" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>居家安全</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFA936A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF61F86" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46244599" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="007144A5" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A03E8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788EEA53" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC07A00" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00613B14" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613B14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="268DD5C0" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F51960A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F5EDF4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B667D6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BA2713" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3079F5CC" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D755B8" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D00600A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22714490" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E60157C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772539B1" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A23410C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65834C0A" w14:textId="5B45701D" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C58FB79" w14:textId="77777777" w:rsidR="00F40471" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>我的家庭：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7908FDF0" w14:textId="7CB4405F" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00F40471">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="STSong" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2、居家安全</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6902C603" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A735B99" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="751C3E5E" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4DE012" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0899EAA9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CBF9E3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133E3E8D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F26CD4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5045F767" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273103F6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E71AA2B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0999F723" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AAA013" w14:textId="4A79004D" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="55D3FAD1">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40471">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EAA515" w14:textId="32A8579C" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3A73E753">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>與人共好：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CBF91C" w14:textId="7AEB10FA" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="zh-TW"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7DDA7A34">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1、與家人相處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A20528F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="3DDB23FF">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="350BF1F2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264D9B05" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A40DAF2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="1FDD0DEE" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57918ECA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FB1EE" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F9A313" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF1B870" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333D84CB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1C2CFF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F716E5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73360403" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A44E976" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BD562B" w14:textId="7652CF99" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0504BF94">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="550A6A50" w14:textId="13386897" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>與人共好：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9F84AA" w14:textId="0D0231D1" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="3BCACA68">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>與同學相處</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B14DD2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71031F84" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="1915C74A" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6C2A6A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A4253D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32354B09" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="418C62C0" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B5285B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDA0545" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10091C95" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489A44EA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6152951B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382F0D51" w14:textId="458004BD" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9919E2" w14:textId="2BE83F6E" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="4088EE45">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>四、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1696E" w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>與人共好：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001EB479" w14:textId="66709835" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00F40471" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="4D3D9778">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>和諧的人際關係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FE237B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A3EEE5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...335 lines deleted...]
-          <w:p w14:paraId="63FFF96C">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70107472" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42502E87" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="2743359E">
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="5DAEB73D" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738B17FA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A23D791" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C11B85C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDA5D5E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3C9E9D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="429DC11B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3905FB01" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357B392B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534CFE5C" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC70429" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF77296" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="542DA1F0">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF3A83B" w14:textId="75B2A59A" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="0E003B24">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期末評量</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D899AB4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="59A8EAD5">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6300B8DD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="0CAF9633">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="10" w:left="222" w:rightChars="10" w:right="24" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC0EF72" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:rightChars="10" w:right="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="3AC684FE" w14:textId="77777777" w:rsidTr="00F40471">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B87C4D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8540FB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="751AC10F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6D6186" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65431BEF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9379E3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B7E00A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371AD306" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1E5C88" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D08E97" w14:textId="5E64F389" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB381C" w14:textId="61880166" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...24 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E775D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>我可以學更多</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A44A62" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-                <w:color w:val="319B62"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="5CA16AB3" w14:textId="77777777" w:rsidTr="009E775D">
+        <w:trPr>
+          <w:trHeight w:val="561"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE8D39F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0B6250" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC7721A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04711D86" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02865B80" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7770EB5A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4201E232" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4F645D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CA3992" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0F848E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="645D38B7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...25 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6755AB81" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...17 lines deleted...]
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="5DC10687" w14:textId="77777777" w:rsidTr="009E775D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37873204" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589686E3" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C19E97" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEDBE74" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB03971" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25985A9A" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D88269" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0FE662" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1606418E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090D931F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D1B805" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="DFKai-SB"/>
-[...25 lines deleted...]
-              <w:ind w:right="24" w:rightChars="10"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508D74A7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1CC0C868">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="53CABDEE" w14:textId="77777777" w:rsidTr="009E775D">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="100" w:type="pct"/>
-[...8 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51245D68" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B203BFD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA579E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F001DF" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8487B4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0056C702" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1D3733" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DB5E19" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B59A48" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EC94A6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="090F6BA4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB" w:cs="PMingLiU"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1230F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="7F9C74CD" w14:textId="77777777" w:rsidTr="009E775D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23E5383E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAB61C4" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D25B5E" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
-[...262 lines deleted...]
-              <w:ind w:left="1224" w:leftChars="10" w:hanging="1200" w:hangingChars="500"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690803B5" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7383196F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077399A2" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D99B50" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F28467F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5725487B" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5A886D" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48308D19" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A1C736" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...18 lines deleted...]
-              <w:ind w:left="1224" w:leftChars="10" w:hanging="1200" w:hangingChars="500"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E640EE7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...33 lines deleted...]
-              <w:ind w:left="1224" w:leftChars="10" w:hanging="1200" w:hangingChars="500"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1696E" w:rsidRPr="00700DE7" w14:paraId="2515E50F" w14:textId="77777777" w:rsidTr="009E775D">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3039E837" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388E56AE" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A01CBD" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="647B5C18" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B88F1F6" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB7641F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3988FFE9" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CE50DB" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2100B8C7" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BD6E41" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="009E775D" w:rsidRDefault="00E1696E" w:rsidP="009E775D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="053B83CA" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...18 lines deleted...]
-              <w:ind w:left="1224" w:leftChars="10" w:hanging="1200" w:hangingChars="500"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573B9D7F" w14:textId="77777777" w:rsidR="00E1696E" w:rsidRPr="00700DE7" w:rsidRDefault="00E1696E" w:rsidP="00E1696E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:rightChars="50" w:right="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
-[...723 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...6024 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+            <w:r w:rsidRPr="00700DE7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2000FC02">
+    <w:p w14:paraId="540134B5" w14:textId="77777777" w:rsidR="00700DE7" w:rsidRDefault="00700DE7" w:rsidP="000B586E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
-          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:headerReference r:id="rId4" w:type="even"/>
+    <w:sectPr w:rsidR="00700DE7" w:rsidSect="005E1D2A">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="720" w:num="1"/>
-      <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20F7CBC3" w14:textId="77777777" w:rsidR="008E7AE6" w:rsidRDefault="008E7AE6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7AE0130F" w14:textId="77777777" w:rsidR="008E7AE6" w:rsidRDefault="008E7AE6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-[...36 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="新細明體">
+    <w:altName w:val="PMingLiU"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DFKai-SB">
+  <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-[...22 lines deleted...]
-    <w:panose1 w:val="020B0503020204020204"/>
+  <w:font w:name="STSong">
+    <w:altName w:val="DengXian"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000010" w:usb3="00000000" w:csb0="0004009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</w:hdr>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CEB6EFA" w14:textId="77777777" w:rsidR="008E7AE6" w:rsidRDefault="008E7AE6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="19F8231B" w14:textId="77777777" w:rsidR="008E7AE6" w:rsidRDefault="008E7AE6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3DBBB966">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B412254" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E420AA2" wp14:editId="269EC205">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="WordArt 3" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kDmf62N6QEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutZSkDQrBcuDESJe0DeAUmWnyZAkReSyPtuS371GSncBZMnQRyOPx++NpftPbVuwhUIOulBez&#10;XApwGk3jtqX883T/5bsUFJUzqkUHpTwAyZvF50/zzhdwiTW2BoJgEEdF50tZx+iLLCNdg1U0Qw+O&#10;DysMVkXehm1mguoY3bbZZZ5fZx0G4wNqIOLqajyUE2L4CCBWVaNhhXpnwcURNUCrIluiuvEkF4Pa&#10;qgIdf1cVQRRtKdlpHL5MwutN+maLuSq2Qfm60ZME9REJZ56sahyTnqBWKiqxC807KNvogIRVnGm0&#10;2WhkSIRdXORn2axr5WHwwlGTP4VO/w9W/9o/BtGYUn6VwinLD/7M77MMUVxJUTfGQJqSlFPnqeD2&#10;tecLsb/FPtWTZ/IPqF9IOFxDy4mnOm/uauW2sCT/rhQCdjUowz4G5OwN9MhDiWTT/UTDgtQu4kDU&#10;V8EmQo5NMDu/4eH0htBHobl4ffUtz/lE89G0Zu2ZKo6XfaD4A9CKtChlYHUDuNo/UBxbjy18LylL&#10;YkZZGzQHFtbxvJSS/u5UAHa6s3fI48Wmq4B2iu8YTsJ66p9V8BNhZKWP7XFezljHzjHUJdu+bwZJ&#10;ScXIPUniaRhMTZObxu3tfuh6/VsX/wBQSwMECgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAABfcmVs&#10;cy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQwWrDMAyG74O9g9F9&#10;cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg1/WgMDvyMQcD75fj&#10;0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUScbG0jB12su9qAeuj7&#10;Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lGsxywGvAsGgdqWdd+&#10;BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2&#10;G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriS&#10;fYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4&#10;syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCayM+6KAU/53&#10;yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAACACHTuJAfublIPcA&#10;AADhAQAAEwAAAAAAAAABACAAAABTBAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIUAAoAAAAAAIdO&#10;4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAADUDAABfcmVscy9QSwECFAAUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAAAAAAABACAAAABZAwAAX3JlbHMvLnJlbHNQSwECFAAKAAAAAACHTuJAAAAA&#10;AAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO4kBnIVPm0QAAAAUB&#10;AAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAACACHTuJA5n+tjekB&#10;AAD1AwAADgAAAAAAAAABACAAAAAgAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAAAAYABgBZAQAAewUA&#10;AAAA&#10;" adj="10800">
-[...4 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t;"/>
+            <v:shapetype w14:anchorId="343A29CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBghtqi1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QbTChqOpVN4zJg&#10;Uod2dv3RWMR+5tlt0v+eZyct03ZDXKz4+fn35Zflzeh6dtAYLfiWXyxqzrSXoKzftfzn0/2Hz5zF&#10;JLwSPXjd8qOO/Gb1/t1yCI2+hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi7tKoRgI3fXV&#10;ZV1fVwOgCghSx0jVu+mQrwq+MVqmH8ZEnVjfctKWyopl3ea1Wi1Fs0MROitnGeIfVDhhPZGeoe5E&#10;EmyP9g2UsxIhgkkLCa4CY6zUxQO5uahfudl0IujihcKJ4RxT/H+w8vvhEZlVLf/ImReOnuiZEl1j&#10;YlecdVYpnd815zSE2FD7JtCFNH6BMdez5xgeQP6KzMNG95R4rtPmthN+p9cxvCkhwtBpochHQa5e&#10;QE88MZNsh2+gSJDYJyhEo0GXCSk2Ruz0nsfzG+oxMUnF66tPdU0nko7mb9JeieZ0OWBMXzU4lj9a&#10;jqSugIvDQ0xT66mF7mVlWcwkawvqSMIGmpeWx997gZqc7t0t0HiRaYPg5vhO4WSsp/FZYJgJEyl9&#10;7E/z8op16pxCXZPte1skZRUT9yyJpqGYmic3j9vLfen6+3+t/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBghtqi1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3385F323" wp14:editId="34CD5DD5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11049,150 +10366,197 @@
                         <a:pathLst>
                           <a:path w="21600" h="21600" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="0"/>
                             </a:lnTo>
                             <a:moveTo>
                               <a:pt x="0" y="21600"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="21600"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="C0C0C0">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
-[...3 lines deleted...]
-              <v:imagedata o:title=""/>
+            <v:shape w14:anchorId="10053C2E" id="WordArt 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaCUijLAQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu4zYQfS/QfyD02IWji+WbECfIOrVR&#10;IO0GWBf7TEuUJaxEqiQdOS36750hJVq2k92iaALIpHh0eOYMyeHt/bGuyAuTqhR86YU3gUcYT0VW&#10;8v3S+327Hs09ojTlGa0EZ0vvlSnv/u7HH27bJmGRKESVMUmAhKukbZZeoXWT+L5KC1ZTdSMaxmEw&#10;F7KmGrpy72eStsBeV34UBFO/FTJrpEiZUvD20Q56d4Y/z1mqP+W5YppUSw+0afOU5rnDp393S5O9&#10;pE1Rpp0M+h9U1LTkMKmjeqSakoMsr6jqMpVCiVzfpKL2RZ6XKTMxQDRhcBHN54I2zMQC5qjG2aT+&#10;P9r0t5dnScps6Y09wmkNKfoCjj5ITSI0p21UApjPzbPE8FTzJNKvinCxKijfswfVgMWQePi4fyWl&#10;aAtGM1AZIoV/xoEdBWxk1/4qMpiOHrQw1h1zWRMpkG2+CIJxEJjX4BE5moS9uoSxoyYpvJyOJwH8&#10;eSSFsXE4w56ZkibIhorTg9IbJkybvjwpbTOeQcvkK+ui3gBLXleQ/A8jEgbzICCB/e3WiANCrBb4&#10;k98BI2IChew7UNSDgC0Kp4Ztc4UCz92cON/GeD7kiQcIxzO+lDTpUfcJ2QDNmPQr2wmankMs17Wi&#10;2TnsLUmwo63obrLYBnipadHDPvhkMyGbqV1Qw+DCk+eAmSPsyoDQ2Y08M4RdY05uA2aKsGvM0GvA&#10;QGSTC8lbJwcyG5D2zbi2To8BFW+DnCAAWavfYXOqvsXmFsG3dLk14KZ8R5tbCQ74jja3FhxwwOhj&#10;IrtNRIt+X6VH3r2DFoETArcs7rNGKNzFaDFsVTARDwbYnUduNunbYHARwWa5fxcMJiHYJPW7YPAA&#10;wbOhDPtRJ1/CsXZZM6RHoGbs7KppqMaoTWzQJO3SM4n2SOFacEzJA1bGT197H2rxwrbCfKUvjjWY&#10;/zRa8SGqYwbJ/fHWj5++aAZ8Fm8tPiH6byzyxDlEWwxIwfhMilyg6M/gMFWiKrN1WVUYjJL73aqS&#10;5IVCnV0F+G/STqumoPatPamtpg5u+M94KrMcuEBeC7VvwMnObDz6TWH9axFGcfAxWozW0/lsFK/j&#10;yWgxC+ajIFx8XEyDeBE/rv9GFWGcFGWWMf5UctYX+TD+d0W0u27Y8mzKPKZ6MYkmJsAz9WcuYGFy&#10;1egMVpca7jxVWS89KDMdiCZYM3/mGYRNE03Lyrb9c/nGMvCg/zWumAqLRdXW653IXqHAmlIK+w1u&#10;Z1BTCyH/9EgLN52lp/44UMk8Uv3CoUgvwjgGmDadeDKLoCOHI7vhCD/UKwFJhmOQ8hRYl57umytt&#10;b1aHRpb7Agu58aiRSm+PX6hsCDbhAwjgueqvTH1VxkXnkGgCFw9wN8hLLNkmRBtY14ELkTGhu7zh&#10;jWvYN6jTFfPuHwAAAP//AwBQSwMEFAAGAAgAAAAhAO448GLYAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLxDAQhe/C/ocwgjd3oqBIt+myLgiCILjuYY9pMzZlm0lJ0m3996ZedA7DDG9475ty&#10;O7teXCjEzrOCu7UEQdx403Gr4Pj5cvsEIibNRveeScE3RdhWq6tSF8ZP/EGXQ2pFNuFYaAU2paFA&#10;jI0lp+PaD8RZ+/LB6ZTX0KIJesrmrsd7KR/R6Y5zgtUD7S0158PoFKC04RV3Vr5NUp7xuX6PzWlU&#10;6uZ63m1AJJrT3zEs+BkdqsxU+5FNFL2C/Ej67Ysmc4GoFTwsA1Yl/sevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCaCUijLAQAAKoKAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAAAAAAAAAAAAAAIYGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30AF3F57" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="005E1D2A">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="64EED57B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65B4E7B5" w14:textId="77777777" w:rsidR="005E1D2A" w:rsidRDefault="00E36257">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45957F3B" wp14:editId="133EE5E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="WordArt 4" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-left:0pt;margin-top:0pt;height:50pt;width:50pt;visibility:hidden;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAZyFT5tEAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PzWrDMBCE74W8g9hAb40UF0JwLecQCJTcmpb+3GRra7uV&#10;VsaSY/ftuymF9rLsMMvsN8Vu9k6ccYhdIA3rlQKBVAfbUaPh6fFwswURkyFrXCDU8IURduXiqjC5&#10;DRM94PmUGsEhFHOjoU2pz6WMdYvexFXokdh7D4M3ieXQSDuYicO9k5lSG+lNR/yhNT3uW6w/T6PX&#10;MG2OHyFm29lVt+NzeDm+Zm/uXuvr5VrdgUg4p79juOAzOpTMVIWRbBROAxdJP/PiKcWy+l1kWcj/&#10;9OU3UEsDBBQAAAAIAIdO4kBPprXO6AEAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWytU71u2zAQ3gv0&#10;HQjutRSnDQrBcuDESJe0DeAUmWnyZAkVeeyRtuS371GS3cBZMnQRyOPx++NpcdvbVhyAQoOulFez&#10;XApwGk3jdqX89fzw6asUISpnVIsOSnmEIG+XHz8sOl/AHGtsDZBgEBeKzpeyjtEXWRZ0DVaFGXpw&#10;fFghWRV5S7vMkOoY3bbZPM9vsg7JeEINIXB1PR7KCZHeA4hV1WhYo95bcHFEJWhVZEuhbnyQy0Ft&#10;VYGOP6sqQBRtKdlpHL5Mwutt+mbLhSp2pHzd6EmCeo+EC09WNY5Jz1BrFZXYU/MGyjaaMGAVZxpt&#10;NhoZEmEXV/lFNptaeRi8cNTBn0MP/w9W/zg8kWhMKedSOGX5wV/4fVYUxWcp6sYYSFOScup8KLh9&#10;4/lC7O+wT/XkOfhH1L+DcLiBlhNPdd7c18rtYBX8mxIRdjUowz4G5OwV9MgTEsm2+46GBal9xIGo&#10;r8gmQo5NMDu/4fH8htBHobl4c/0lz/lE89G0Zu2ZKk6XPYX4DdCKtCglsboBXB0eQxxbTy18LylL&#10;YkZZWzRHFtbxvJQy/NkrAna6t/fI48WmK0I7xXcKJ2E99y+K/EQYWelTe5qXC9axcwx1xbYfmkFS&#10;UjFyT5J4GgZT0+SmcXu9H7r+/a3Lv1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxz&#10;L1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1x&#10;msMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PT&#10;CyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptn&#10;zb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134E&#10;fV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29u&#10;dGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7Yb&#10;RJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9&#10;jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDiz&#10;KgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJ&#10;bDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAAAAAAAEAIAAAAFIEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAANAMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY8&#10;0QAAAJQBAAALAAAAAAAAAAEAIAAAAFgDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQGchU+bRAAAABQEA&#10;AA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kBPprXO6AEA&#10;APUDAAAOAAAAAAAAAAEAIAAAACABAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAAB6BQAA&#10;AAA=&#10;" adj="10800">
-[...4 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t;"/>
+            <v:shapetype w14:anchorId="37E16BA0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="WordArt 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJX8Lh1AEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81v0zAUvyPxP1i+02QFJhQ1ncqmcRkw&#10;qUM7u/5oLGI/8+w22X/Ps5N203ZDXKz4+fn35ZfV1eh6dtQYLfiWXyxqzrSXoKzft/zXw+2HL5zF&#10;JLwSPXjd8icd+dX6/bvVEBq9hA56pZERiI/NEFrepRSaqoqy007EBQTt6dAAOpFoi/tKoRgI3fXV&#10;sq4vqwFQBQSpY6TqzXTI1wXfGC3TT2OiTqxvOWlLZcWy7vJarVei2aMInZWzDPEPKpywnkjPUDci&#10;CXZA+wbKWYkQwaSFBFeBMVbq4oHcXNSv3Gw7EXTxQuHEcI4p/j9Y+eN4j8yqli8588LREz1SohtM&#10;7BNnnVVK53fNOQ0hNtS+DXQhjV9hzPXsOYY7kL8j87DVPSWe67S57oTf600Mb0qIMHRaKPJRkKsX&#10;0BNPzCS74TsoEiQOCQrRaNBlQoqNETu959P5DfWYmKTi5cfPdU0nko7mb9JeieZ0OWBM3zQ4lj9a&#10;jqSugIvjXUxT66mF7mVlWcwkawfqiYQNNC8tj38OAjU5PbhroPEi0wbBzfGdwslYD+OjwDATJlJ6&#10;35/m5RXr1DmFuiHbt7ZIyiom7lkSTUMxNU9uHreX+9L1/H+t/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;ACPuRqXYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0memjLutlSlOKl&#10;sFi9eEs34+5qMlk2aZv9906LoJdhHm94871ylb0TRxxjH0jD/UyBQGqC7anV8P62uVuCiMmQNS4Q&#10;apgwwqq6vipNYcOJXvG4S63gEIqF0dClNBRSxqZDb+IsDEjsfYbRm8RybKUdzYnDvZMPSs2lNz3x&#10;h84M+NRh8707eA31fF1/2Y+8eKm32T0vt1Pe1JPWtzd5/QgiYU5/x3DGZ3SomGkfDmSjcBq4SLrM&#10;s6cUy/3vIqtS/qevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJX8Lh1AEAAKcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAj7kal2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <o:lock v:ext="edit" aspectratio="t" selection="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6F05D4B5" wp14:editId="4DBE1A24">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="6350000" cy="3175000"/>
               <wp:effectExtent l="495300" t="2066925" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="WordArt 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900300">
                         <a:off x="0" y="0"/>
                         <a:ext cx="6350000" cy="3175000"/>
                       </a:xfrm>
@@ -11241,737 +10605,955 @@
                         <a:pathLst>
                           <a:path w="21600" h="21600" extrusionOk="0">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="0"/>
                             </a:lnTo>
                             <a:moveTo>
                               <a:pt x="0" y="21600"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="21600" y="21600"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="C0C0C0">
                           <a:alpha val="50000"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" upright="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
-[...3 lines deleted...]
-              <v:imagedata o:title=""/>
+            <v:shape w14:anchorId="624E1E65" id="WordArt 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:500pt;height:250pt;rotation:-2948792fd;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="21600,21600" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/kKuBJwQAAKoKAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v4zYQfC/Q/0DosQdHki1/yIgT5Jza&#10;OCB3F+Bc3DMtUZZwEqmStOW06H/vLinRsp2kRdEEkElxNJydJbm8vT9WJTkwqQrBF154E3iE8USk&#10;Bd8tvN82q8HMI0pTntJScLbwXpjy7u9+/um2qedsKHJRpkwSIOFq3tQLL9e6nvu+SnJWUXUjasZh&#10;MBOyohq6cuenkjbAXpX+MAgmfiNkWkuRMKXg7aMd9O4Mf5axRH/NMsU0KRceaNPmKc1zi0//7pbO&#10;d5LWeZG0Muh/UFHRgsOkjuqRakr2sriiqopECiUyfZOIyhdZViTMxADRhMFFNN9yWjMTC5ijameT&#10;+v9oky+HZ0mKFHLnEU4rSNF3cPRBahKiOU2t5oD5Vj9LDE/VTyL5oQgXy5zyHXtQNVhsP+5eSSma&#10;nNEUVBoK/4wDOwrYyLb5LFKYju61MNYdM1kRKZBtFgfBKAjMa/CIHE3CXlzC2FGTBF5ORuMA/jyS&#10;wNgonGIPVft0jmyoONkrvWbCtOnhSWmb8RRaJl9pG/UaWLKqhOR/GJAwmAUBCexvu0YcEIyywF/8&#10;Fji0XkH2HWjYgYBtGE4M29rY0UeNeiicbz28nCzqIRzP6BI17lD3c7IGmhHpVrYTNDmHWK5rRdNz&#10;2GuSYEfb+NvJIhvgpaa4g33wyXpM1hNyFVx48hwwM4RdY5zdyDNF2DXm5DZgJgi7xvS9BgxENr6Q&#10;vHFyILMBaV6Na+P0GFD+OsgJApC1+g02p+o9NrcI3tPl1oCb8g1tbiU44Bva3FpwwB4jbLFdt4lo&#10;3u2r5MjbjQUtAicEblncZ7VQuIvRYtiqYKLdpYAym/R1MLiIYLPcYb73wWASgk1S/xEMHiB42pdh&#10;P2rlSzjWLmuG9AjUjK1dNTXVGLWJDZqkWXgm0R7JXQuOKbnHyvj1R+dDJQ5sI8xX+uJYg/lPoyXv&#10;o1pmkNwdb9346Yu6x2fx1uITovvGIk+cfbTFgBSMzxykLlD0p3eYKlEW6aooSwxGyd12WUpyoFBn&#10;lwH+m7TTss6pfWtPaquphRv+M57SLAcukNdC7RtwsjUbj35TWP+Mw2EUfBzGg9VkNh1Eq2g8iKfB&#10;bBCE8cd4EkRx9Lj6C1WE0Twv0pTxp4KzrsiH0b8rou11w5ZnU+Yx1fF4ODYBnqk/cwELk6tGZ7Cq&#10;0HDnKYtq4UGZaUF0jjXzV55C2HSuaVHatn8u31gGHnS/xhVTYbGo2nq9FekLFFhTSmG/we0Mamou&#10;5B8eaeCms/DU73sqmUfKTxyKdBxGEcC06UTj6RA6sj+y7Y/wfbUUkGQ4BilPgHXh6a651PZmta9l&#10;scuxkBuPaqn05vidyppgEz6AAJ7L7srUVWVcdA6JJnDxAHeDrMCSbUK0gbUduBAZE9rLG964+n2D&#10;Ol0x7/4GAAD//wMAUEsDBBQABgAIAAAAIQDuOPBi2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8QwEIXvwv6HMII3d6KgSLfpsi4IgiC47mGPaTM2ZZtJSdJt/femXnQOwwxveO+bcju7Xlwo&#10;xM6zgru1BEHceNNxq+D4+XL7BCImzUb3nknBN0XYVqurUhfGT/xBl0NqRTbhWGgFNqWhQIyNJafj&#10;2g/EWfvywemU19CiCXrK5q7Heykf0emOc4LVA+0tNefD6BSgtOEVd1a+TVKe8bl+j81pVOrmet5t&#10;QCSa098xLPgZHarMVPuRTRS9gvxI+u2LJnOBqBU8LANWJf7Hr34AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/5CrgScEAACqCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7jjwYtgAAAAGAQAADwAAAAAAAAAAAAAAAACBBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;" o:allowincell="f" path="m,l21600,m,21600r21600,e" fillcolor="silver" stroked="f">
+              <v:fill opacity="32896f"/>
+              <v:stroke joinstyle="miter"/>
+              <v:path o:extrusionok="f" o:connecttype="custom" o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <o:lock v:ext="edit" aspectratio="t"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
+    <w:rsid w:val="0016632D"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
+    <w:rsid w:val="001A1398"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
+    <w:rsid w:val="004658E0"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="006F3DE5"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
+    <w:rsid w:val="007D18C2"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
+    <w:rsid w:val="008E7AE6"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
+    <w:rsid w:val="009E775D"/>
+    <w:rsid w:val="00A25659"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
+    <w:rsid w:val="00B44AA7"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
+    <w:rsid w:val="00BE1541"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
+    <w:rsid w:val="00C44B52"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
+    <w:rsid w:val="00E1696E"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
+    <w:rsid w:val="00F40471"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="51A708D0"/>
-    <w:rsid w:val="67B71637"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="25D90775"/>
+  <w15:docId w15:val="{2A4C884B-C831-4162-8927-92D3D2DCDF34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...247 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="6">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...3 lines deleted...]
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="清單段落1"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE18C0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001A5DBB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A5DBB"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="a9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="新細明體"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="a4"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:link w:val="a6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="header"/>
-    <w:basedOn w:val="1"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...77 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
+      <w:rFonts w:ascii="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aa">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00700DE7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F40471"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12101,89 +11683,64 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...19 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <Pages>2</Pages>
-[...3 lines deleted...]
-  <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>330</Words>
+  <Characters>1885</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1327</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>2211</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>