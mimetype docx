--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="0B573883">
+    <w:p w14:paraId="586F112C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
@@ -56,51 +56,51 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體" w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -163,10855 +163,10797 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E52C9">
+    <w:p w14:paraId="354E7235">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>美術</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EF712C">
+    <w:p w14:paraId="045B6879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>苗寶艷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7358DED5">
+    <w:p w14:paraId="3C5D5546">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材：  </w:t>
+        <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>☑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">南一書局 </w:t>
+        <w:t>南一書局</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblStyle w:val="7"/>
+        <w:tblW w:w="4995" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="211"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3767"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="276"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="1060"/>
+        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="3621"/>
       </w:tblGrid>
-      <w:tr w14:paraId="07C39932">
+      <w:tr w14:paraId="0270160C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC1ECD6">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5D9E392F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268DBDAB">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0629A5EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="pct"/>
+            <w:tcW w:w="879" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5664F186">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
+            <w:tcW w:w="509" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED4F5A9">
-[...9 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="7A4C8663">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="pct"/>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234CCC7D">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="56953B12">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16BFA129">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:p w14:paraId="623DE5B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1805" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1ADF4E">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="3B62CB1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5B65C287">
+      <w:tr w14:paraId="3BE9BE55">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7493AAC5">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2620D5DB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="323F8E18">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064DFBF4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35ECFBCD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482F8F91">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675F0CED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0049FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08696FFC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116AD3DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCB10D8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24F1918A">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139593C8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AE36F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="403487FF">
+      <w:tr w14:paraId="6E843544">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w14:paraId="3AC553F2">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8FCEAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C6805D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6455A507">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2931B229">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105D4EDA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23137BC3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B03D7BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748538E1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9FE4F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBB1055">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>暖身周</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF58A15">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>開學第一課《雞蛋大創想》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE9891F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>美術比賽收件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28507A53">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>強調課堂常規</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2F26EA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="120" w:rightChars="50" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>觀察雞蛋外形特徵，充分發揮想像力，運用線條、色彩完成創意繪畫</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE7A016">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="0" w:leftChars="0" w:right="120" w:rightChars="50" w:firstLine="0" w:firstLineChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>樹立大膽創作的意識，快速適應新學期美術課堂。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4CD6E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...56 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F46C7C5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCCE961">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="78A513D2">
+      <w:tr w14:paraId="741A09AD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3341B2D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A2A674">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145464D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDD8ED9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A2704D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA886AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8FD660">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF01F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A04773">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F9BE1F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F7CE2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>暖身周</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F51C59B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>會走路的玩偶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A6097A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、認識簡易走路機芯，知道機芯可以帶動玩偶擺動行走</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533CC454">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、能用黏土捏出玩偶造型</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415E167C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、觀察、測試自己的作品，遇到走不動的問題願意嘗試調整</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5451EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229E118A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...459 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AAC7B12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="65136AB0">
+      <w:tr w14:paraId="1F9954C9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...80 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19701564">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3898431D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5364D377">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0683FDF1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="266E18BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA2CD7B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="410245E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B53132">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...237 lines deleted...]
-                <w:sz w:val="22"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A488616">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A831DA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第一单元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E70F22">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>標誌與生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68BD1054">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>創意標誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AFF88B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、觀察與了解生活中的標誌</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7282CAD9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、總結發現標誌之間的的相同與不同點</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26932B77">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、理解生活中簡易標誌的特征含義</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3634F27A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>4、繪製生活中的標誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF83E28">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112E6E3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
-[...60 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7029A3CA">
+      <w:tr w14:paraId="11FFBF6B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166DCE71">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7104FECA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C67254">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E3A2D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF7C2EE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5890531D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4B7FE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5983C282">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FAB1EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B34978">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CEDBB6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>感恩教師主題作品製作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28229F5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B40A1B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...468 lines deleted...]
-              <w:t>①</w:t>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E8252F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B53DBD7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E6A4DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="06A8391F">
+      <w:tr w14:paraId="02C0F791">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...563 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7878F7B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381BF621">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D39D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="088B668D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCC813D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59785DE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2848AA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1260E6AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB10C6A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5EEC2E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6CE8E9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>中秋節主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDFB3E7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B9EA28">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="55C51BAC">
+      <w:tr w14:paraId="5F169A18">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...467 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC2E370">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA401CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354DCD00">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="180EB7AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284F89B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057C27A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECA4642">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286EC39C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0B407B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B7B67C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="284A0858">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F98A8B9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術欣賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BCAB80">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="28B030E0">
+      <w:tr w14:paraId="148DCF89">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...276 lines deleted...]
-          <w:p w14:paraId="589E686F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6929B3BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE86598">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1291EADA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FD3ACD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716192DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A339357">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EA5E63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EBDF1E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596E5A0F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="738008ED">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747404AB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>標誌與生活</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC20FFA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>繁忙的大街</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="350BB155">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、延展上週標誌的內容</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62678A78">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、觀察街道，了解街道上的組成元素</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2782D28A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、學習用線條和色彩表現街道</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C5ABA6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>4、結合上週的標誌課題，在街道上添加合適的交通標誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC9C235">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B363422">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="50897BDC">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05994E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7370FC1B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00585908">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FE7AD33">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...170 lines deleted...]
-              <w:t>③</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61D1DF74">
+      <w:tr w14:paraId="16CF7FBD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...64 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C93E7BD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47862375">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0CB309">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB7DA38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A637F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6163F11F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7760CB45">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FC6D4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...288 lines deleted...]
-              <w:t>④</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511FECF0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC81A07">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3843B643">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>吸住了</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CEABD8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>釣魚遊戲</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC41CB1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>迷宮遊戲</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFD1719">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、利用磁鐵特性自己動手做出磁鐵小物</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231DFE74">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、利用發現的磁鐵特性，自己動手做玩具</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403597BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>能清楚表達是利用磁鐵什麼特性設計的玩具</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D706C3C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="28C5CA13">
+      <w:tr w14:paraId="632F4144">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...375 lines deleted...]
-          <w:p w14:paraId="7C05E71C">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776AA54F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D59776E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A84052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AC4F7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FEC3FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA9E651">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AE6891">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="737A35CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9127DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E15B8D8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE99BCB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>製作冰箱貼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FE9DB6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:tabs>
-[...21 lines deleted...]
-          <w:p w14:paraId="51F4C9C0">
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>掌握揉、搓、壓、拼貼黏土技法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461172E6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:tabs>
-[...100 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>瞭解磁鐵的用途，學會將</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>黏土造型與磁鐵組合製作冰箱貼</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9EBD91">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>感受手工創作樂趣，體驗美術作品美化生活</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C5254">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C811A4F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F438458">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="13B0B781">
+      <w:tr w14:paraId="5DE4ADA1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...285 lines deleted...]
-          <w:p w14:paraId="74373FD4">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C66E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4B5E9A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8BA786">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AE5881">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6D2264">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C51A46C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DACE9E9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683CB268">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D5EAFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6551DFCC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14461E22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5ACB74">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E8441C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>我愛泡泡</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A4D0C78">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>泡泡吹畫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38761C1F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、能學會調和有顏色泡泡水的正確方法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6EA677">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、能利用吹泡泡的方式創造自己的作品</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A80338">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677B16D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...186 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069AEA41">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071D6606">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39BAB1AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEE9EEC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0FC20E47">
+      <w:tr w14:paraId="016B66A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...285 lines deleted...]
-          <w:p w14:paraId="618D590B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A34FF61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B797B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCF6ECE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582DC632">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB8E507">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59825252">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E37DACE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228120FF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E848E9B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CACA23A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B212D3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0432E2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C15C7C6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="749BB845">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E69CA40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="4F670B9E">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6949384E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="503D1611">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA26139">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...208 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3EAA32D2">
+      <w:tr w14:paraId="18D81183">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...150 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8B5940">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A22D8DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F3CF15">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3362853A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1188A0E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086A5108">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="069E6EF3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D68FDB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D2F133">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BD2D13">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC88DAA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39659D22">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DAA16D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07409AEC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6B636C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...366 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2B3377DF">
+      <w:tr w14:paraId="6FFF81A7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...283 lines deleted...]
-          <w:p w14:paraId="2A0B09E5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EE28B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DB4DA0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7820CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A51EEA1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9BE4EA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1814F723">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA92AA4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C15970C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB3FB3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="687FC928">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1663D667">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>小小手藝秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEAA26A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>認識經緯編織方法，學會紙條穿插、壓一挑一的基礎編織技巧，鍛煉手部精細動作</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A74484">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>合理搭配紙條色彩，完成編織作品，感受交錯紋樣的美感</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3051B640">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782FFF1B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4FD8C44B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C0F9CB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EF3094">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C15E00B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...174 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496E90DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑥</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="23F49263">
+      <w:tr w14:paraId="6CA6C310">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...445 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EEDFE5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1602791D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB447EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591494AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E555E46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED6F32B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503D89B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71796EAD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19879CEA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3780BD8D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F2D730">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>大樹</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25863E82">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>愛護樹朋友</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17DDBB29">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>愛樹海報</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE62A2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、觀察校園回憶平時課後看到的植物</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE8357D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、利用五感法了解認識一棵樹的多元結構</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D4CDAC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、採用撕貼手法描繪樹枝樹杈的生長趨勢</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0357A28A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4、結合報紙等材料進行創作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB27865">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B4D5C6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9D4740">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A13EFFD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑦</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2271F903">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7AD6B4D6">
+      <w:tr w14:paraId="26903019">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...534 lines deleted...]
-              <w:t>⑧</w:t>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40181793">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251AEB54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7879FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406F5A84">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0289BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565644EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="336CD545">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D338BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A95F086">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718148DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E816516">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C763E94">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="106297E5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>大樹</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B73B1D5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>大樹的故事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69947B26">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、知道大樹與人類生活、動物生活之間的關係</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24C7B73A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、同伴交流，學習表現大小關係，用繪畫表現大樹的故事</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="536C28AE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、激發學生愛護大自然的情感</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386251EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AB58E82">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="799C6803">
+      <w:tr w14:paraId="3890AFCB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...284 lines deleted...]
-          <w:p w14:paraId="4EF01953">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48708427">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFA050B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288DF713">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E824BD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703374A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654EF453">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3216B240">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE1A29E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2ACFBD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5717890D">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4645FB0A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>弗朗西斯的奇幻森林</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FA2960">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>賞析弗朗西斯繪本插畫，觀察森林造型、色彩及肌理</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5496D815">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>學習運用線條和色彩創作屬於自己的奇幻森林</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9B41CA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>感受自然與繪本藝術之美</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E4ED56">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="7F44CE13">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F92375">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...196 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D4935B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="598AFAF3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑨</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7349C7F1">
+      <w:tr w14:paraId="3449DFC4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...581 lines deleted...]
-              <w:t>⑩</w:t>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464ACE56">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F08051C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AF6C06">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB3039">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08527F74">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54196B95">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08051214">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0352A90E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B541CFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="352886DE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BB8633">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>一起玩聲音</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBB61A3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>畫聲音</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5A4116">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、上週課程延伸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7661196C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、感受聲音的獨特魅力</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C70CB45">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、用不同方法表達不同的聲音</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F53E41C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C1D928">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6386B5A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4AFF39C4">
+      <w:tr w14:paraId="3010291E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...282 lines deleted...]
-          <w:p w14:paraId="4307FDB9">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646F25A8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F99DFCC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD21635">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4B3B1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B60222D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D561CF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630775A8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AE05E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26995F3E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA6A047">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1275FD47">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>和風一起玩</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445E0AD3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>紙杯風火輪</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4FCCC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、根據生活經驗的發現說一說風的感覺</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7023963A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、自製利用風的玩具</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D5E7F7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="6BE1FCBD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335BDD5F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38BB0273">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...214 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F11E683">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D5863C2">
+      <w:tr w14:paraId="5C349C6E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...280 lines deleted...]
-          <w:p w14:paraId="06904938">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A5364D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B5747F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193E82C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D478415">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2635DAF2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B832487">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B95D71">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0A15B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6386863D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C9D4A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7157E6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第六單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9CB393">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>冬天</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63113199">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>冬天送溫暖</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="426342F3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>祝福卡片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="158AFEFB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、通過觀察身邊的人和景感知季節的變化</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724A08AC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、記錄冬天的事物分享對冬天的感知</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ECCD0E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、了解多種舉動讓人感受到溫暖的心意</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABC4F91">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>4、製作關心祝福卡片表達暖暖的心意</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A5177E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="7CB3F652">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70669EB8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="4E1F3863">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FC0C8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="113DAA99">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B43CF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA16DD6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACB019F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A024F36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13092A65">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343F199B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B5AD74">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="736D1645">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F57D470">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CE49E4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410D75AE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>是誰冬眠了？</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20056D44">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>瞭解幾種冬眠動物的特點</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D5BA37">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>運用卡紙、牛皮紙結合繪畫剪貼的方式，表現動物冬眠的場景，鍛煉剪貼與造型能力。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67238894">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、感受動物冬眠的自然知識，樂於大膽創作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57052511">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="677DF457">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543112E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763261C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAC7393">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="311B86EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="220F4479">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7240CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669757F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9FCDD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782FE1A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E20A29">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4984EE80">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術欣賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14019D2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7C6D52DD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77544AD8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFAE2FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142FD4F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1463C678">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7922FC97">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DC0A53">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748D8EAA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8277A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F1DA63">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2807C5BA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F18BEEC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629777C4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5CEDD86B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EC1DD3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0294B2A8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACA0990">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281803C4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73648813">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DC878C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024547AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49280314">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB612F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F90945">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5B5884">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C1AD04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="547AF210">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F50A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367DAD37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600F040D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A8263B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0484485C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B32CE54">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C82B79F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F18335">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0552B340">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB77477">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9441EB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DECBD4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D2BCB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="59ADFC9D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E605175">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7922E7F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="124" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA51271">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="133" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D06739">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2F6C59">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="222F5614">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1E2193">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331EBC60">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77105162">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="509" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2135EFCC">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE18528">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF26D7A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E3EDA7D">
+    <w:p w14:paraId="3DE942D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
@@ -11083,93 +11025,79 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3BB21041">
+  <w:p w14:paraId="63EB5D5A">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="15C9F268">
+  <w:p w14:paraId="46214E34">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11317,51 +11245,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6C7029BC">
+  <w:p w14:paraId="1D0D206C">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11510,331 +11438,332 @@
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="8B0E0109"/>
+    <w:nsid w:val="AAB76C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B0E0109"/>
+    <w:tmpl w:val="AAB76C17"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6DC9B43"/>
+    <w:nsid w:val="C0577231"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6DC9B43"/>
+    <w:tmpl w:val="C0577231"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F16B8B49"/>
+    <w:nsid w:val="E3724052"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F16B8B49"/>
+    <w:tmpl w:val="E3724052"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23C2D5E9"/>
+    <w:nsid w:val="345B928B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23C2D5E9"/>
-[...11 lines deleted...]
-    <w:tmpl w:val="5EC9B191"/>
+    <w:tmpl w:val="345B928B"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="06ED665E"/>
-[...22 lines deleted...]
-    <w:rsid w:val="78175E36"/>
+    <w:rsid w:val="067B57E2"/>
+    <w:rsid w:val="09034F91"/>
+    <w:rsid w:val="0DD759F4"/>
+    <w:rsid w:val="10ED0415"/>
+    <w:rsid w:val="17033D33"/>
+    <w:rsid w:val="18ED1065"/>
+    <w:rsid w:val="1A27385F"/>
+    <w:rsid w:val="32A13DBE"/>
+    <w:rsid w:val="37ED5C91"/>
+    <w:rsid w:val="3A1D6983"/>
+    <w:rsid w:val="43781824"/>
+    <w:rsid w:val="481765B1"/>
+    <w:rsid w:val="48854502"/>
+    <w:rsid w:val="4C85349E"/>
+    <w:rsid w:val="4CF41620"/>
+    <w:rsid w:val="542F46D1"/>
+    <w:rsid w:val="5AE91E90"/>
+    <w:rsid w:val="603540F3"/>
+    <w:rsid w:val="616878AC"/>
+    <w:rsid w:val="61F86DA6"/>
+    <w:rsid w:val="64857A4B"/>
+    <w:rsid w:val="66E94552"/>
+    <w:rsid w:val="67CB129B"/>
+    <w:rsid w:val="6C787517"/>
+    <w:rsid w:val="76EA2DC0"/>
+    <w:rsid w:val="77CA50CB"/>
+    <w:rsid w:val="782F7B80"/>
+    <w:rsid w:val="7DB52379"/>
+    <w:rsid w:val="7EEE23D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
@@ -11851,51 +11780,51 @@
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
     <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
-    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
@@ -11906,52 +11835,52 @@
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
@@ -12023,207 +11952,261 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
+    <w:link w:val="12"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="4"/>
-    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="3"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="2"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Table Text"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12467,63 +12450,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>1695</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>2080</Words>
+  <Characters>2544</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2159</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2577</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2U5NTVhODkzZjE0YzA3M2Q4OGY1ODMwNzYyZjBmNjAiLCJ1c2VySWQiOiIxMjExMTk3MTY4In0=</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>4027C9216E45406A9B49CDF3B4E043C0_12</vt:lpwstr>
+    <vt:lpwstr>BC60B9B39472417896440E4AAB98E5DE_12</vt:lpwstr>
   </property>
 </Properties>
 </file>