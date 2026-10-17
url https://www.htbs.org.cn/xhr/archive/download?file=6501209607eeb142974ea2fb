--- v0 (2026-06-24)
+++ v1 (2026-10-17)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="38901A73">
+    <w:p w14:paraId="2822331A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
@@ -55,11368 +55,11017 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
-[...12 lines deleted...]
-          <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>ESL</w:t>
+        <w:t xml:space="preserve"> 英文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B847AE">
+    <w:p w14:paraId="10042DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ESL</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C42CDE5">
+    <w:p w14:paraId="5C5A242C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Sharon Liao</w:t>
+        <w:t>陳琴 Chairy</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="454421C1">
+    <w:p w14:paraId="2BAE24E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>採用教材：  □使用</w:t>
+        <w:t>採用教材：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="宋体"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="宋体"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>☑</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Say It 2!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Fun With Sight  Words 4, Simply Listening</w:t>
+        <w:t>/</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="PMingLiU"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="PMingLiU"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Fun with Sight Words</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="DFKai-SB" w:hAnsi="DFKai-SB" w:eastAsia="DFKai-SB"/>
+          <w:color w:val="000000"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>版本教科書;□採取自編教材方式</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
-        <w:tblW w:w="5032" w:type="pct"/>
+        <w:tblStyle w:val="8"/>
+        <w:tblW w:w="5024" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="209"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3237"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="277"/>
+        <w:gridCol w:w="2211"/>
+        <w:gridCol w:w="2324"/>
+        <w:gridCol w:w="3640"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7D24B697">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="6033171F">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="178" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1E3D73">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04C32416">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21983870">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="19998745">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E03E179">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="pct"/>
+            <w:tcW w:w="1054" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B150092">
-[...9 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="5C605C5B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2016" w:type="pct"/>
+            <w:tcW w:w="1108" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C70A89D">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="5F84EAA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="613FAAA2">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+          <w:p w14:paraId="0FABD5B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="pct"/>
+            <w:tcW w:w="1735" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30674460">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="417B5B90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="437FF0FE">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="6E5B8D18">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DB44E36">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478A383F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9D53A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="033611B7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D719F1B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A9F4D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAD3C3C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C44FB5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0213DCF3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B1823E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1118E489">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="left"/>
-[...12 lines deleted...]
-            <w:tcW w:w="99" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F74F053">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397A3E74">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="544" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7076F9D2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="5C70C421">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
-[...322 lines deleted...]
-          <w:p w14:paraId="4B92B2F2">
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D780C52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A38106">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DFBAF9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565D6C77">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABF85A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD8E8B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A232EB8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2309DC23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="019275B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BA7254">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Class Preparation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7201C7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCCE971">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F65451">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Getting to know each other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72530429">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543CAD6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...13 lines deleted...]
-              <w:t>2/16除夕；2/17正月初一</w:t>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450991AE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E921916">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3FDB3493">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="19189292">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A56C42D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9CAA43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E8C702">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236BAB16">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE6C59">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C124E59">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F49E92">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A33265A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9D48C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E03A207">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5132CDD2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA83B4F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26FA74AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339CB6D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-7 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> old are you ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C75948">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05730256">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AD65B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F86C9B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572CF699">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="33984B04">
+        <w:trPr>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6376E8D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0821C447">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A900CC7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AAF2F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506E6DD7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="188EF25E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8450F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614AC8C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD017DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DD9E9C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1987DC02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0244D0B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006672D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Who’s that tall girl ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26926AE9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11550D49">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6715CEA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0058DE5E">
+        <w:trPr>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BD3501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7920017D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6D6ED3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0687AE39">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D1F6C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D7F9FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3614FB90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0B37C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E9829E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573223D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA58C4C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C8647FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381EC210">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-13 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>What time is it ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192910E9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5EA53B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29010CFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3E163B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E0ACAD0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E2AA4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="39CFCA94">
+        <w:trPr>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
-[...28 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279E6A1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B61D071">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A443B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...29 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FBEF27">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A92103">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...107 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12963932">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248F4BC7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3465BC5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BCE41C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4662AC55">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA3165C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>he Turtles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5779A486">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41490C6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3FE0B770">
+        <w:trPr>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA020AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592066EA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB461C1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530A84F6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A13584">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1D8C10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185517AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF4FD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A24C31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B1646">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0848F8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>im</w:t>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>ply</w:t>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FBD19">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>he Turtles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9FC94B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6F977B7A">
+        <w:trPr>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CEC64">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145FE74B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142EE29A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8383F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F70F96">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3159A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135F755D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F68DC90">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE6F156">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136D9F5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>Listening</w:t>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...12 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t>U1</w:t>
-[...17 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4803343A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>Back to school</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="041D2EC5">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-19 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>here’s my bat ?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C25A292">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098501D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="left"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="5A242F14">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2387F094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...18 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091DA857">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="7965BD6F">
+          </w:p>
+          <w:p w14:paraId="42CD1394">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="left"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="48D881DD">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="515DE963">
+        <w:trPr>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D70EA2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5B7210">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED182B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070E9E42">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B688B52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D924B65">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C22E8C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0303C940">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4CBCE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4774C7B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148914DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-22 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>There are some dolls.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4100D48E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="5A289A59">
+        <w:trPr>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE1578">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026C7175">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A53638">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C704E6B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554F971A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CF505E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B125F30">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F71439">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BA7334">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6440515F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ight </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0234153C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16720628">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B08B8FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F23D11E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="18D949A4">
+        <w:trPr>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADBB20E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25ABEFA8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C8D923">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B64D8A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53476B86">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F539188">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66445EF1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6444C4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21ED21F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="798C8D14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC65E23">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694AA105">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>idterm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA46DBD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Written Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Oral Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205045B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="left"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8F87EF">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653C7ECA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D8C3BA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6E81193B">
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1685965A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0CC1B423">
+        <w:trPr>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431EE6EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EBA7CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C50136">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213F4269">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1D0544">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA061B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5A1A5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371E28CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384AE6DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6046DF56">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0540D724">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C2EC16D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAF5C22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-25 When’s your birthday?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="453AB70E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F9F6FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...52 lines deleted...]
-            <w:pPr>
+              <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="left"/>
-[...440 lines deleted...]
-          <w:p w14:paraId="097588FC">
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF1AC32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="421" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="397"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="47070D9C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BC5E33">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="5E465E47">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE2FBD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0DAF292C">
+        <w:trPr>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129959A9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5E5420">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765C642E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B244CDE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5100956A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2973C3A3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46740387">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D13DE1D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110A59B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1F9C62">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000E0B3B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56ADA9B3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14494B10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-28 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Review: The Birthday</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BAAD08">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DD95A3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228CDBBE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E2D7A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...2 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3F094B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="60F1FD6D">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="1228FD44">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B789F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E23647A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FACFFD"/>
-[...28 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A768A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...49 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105A41F3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFA4F18">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2020EBBF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E21E379">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B84F1F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77707B91">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AF599E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...170 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="66522FA4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AAE1775">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028CD6AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-31 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>hose crayons are the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6469F978">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>im</w:t>
-[...134 lines deleted...]
-          <w:p w14:paraId="34074D68">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D57BA40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="left"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="7F51ABEA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3ECCF2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397182A1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A6A511">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742EBAF3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2E09C5C0">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3862E3F5">
+        <w:trPr>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="681DF208">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8FFA6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC060E7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D6CE6D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7221CCD3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606E63C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B0D76A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3EDC39">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0554E0E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECCCD38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A96C5FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DB75FE3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1394FD47">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-34 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Would you like a drink ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C57ED5A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272A4389">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F972EA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA6912F">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18207C30">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D65516D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="53814D57">
+        <w:trPr>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1283406F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFF3B06">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240AD603">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7318780B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3D84FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBA29B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287E77FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4655233E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0597CC61">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9810AA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E7FF46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCF6257">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C546C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37A9AF6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-37 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>How much is it ?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3059CB33">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD26EA0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="51770A5A">
+        <w:trPr>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="473F50B5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CD8137">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02764F50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294D7237">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D21FAE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768D30AA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765FF973">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BCACD0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAF4159">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3187F9AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2! U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>nit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BA8D34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC9EE02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02055051">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1CE2C9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-40 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Review: Crabby’s Kite</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A2BE5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FBBAA79">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B51512">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="4A676D38">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174F4958">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="24" w:leftChars="10" w:right="24" w:rightChars="10"/>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BE5C73">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A89317">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="333333"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7D45FA85">
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4B6E7797">
+        <w:trPr>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D905278">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719F1DA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C9D892">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1454829D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094F4212">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBDCB6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1AE92D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20975FE1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1627C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A64BBE3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ay It 2!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="PMingLiU" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ight </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDD63E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Review Week</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7123DAC5">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F3127E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="01636C08">
+        <w:trPr>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="496710D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502D7FF2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F786504">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442D7EB1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1553783E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AA47AB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270951C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490969BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77639D5E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347ED12C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>English Final</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ABCD64">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Final: Oral Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="none"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/Written Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6BB981">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="left"/>
-[...56 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="left"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEF29FA">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
-                <w:color w:val="000000"/>
-[...430 lines deleted...]
-          <w:p w14:paraId="522E477D">
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3267AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="0A568E96">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E77638">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="none"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7DFFB3D7">
+        <w:trPr>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="427D4A6B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A9A7A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE3A492">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386D0389">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B7E3AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688521B7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE9E5E6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF5BB1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44ADD037">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041A1F02">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="336B2D04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ight </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="020082C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F653D3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32079752">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="16259BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A49CE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="left"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6ED7AE83">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573FB700">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...27 lines deleted...]
-              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="left"/>
-[...13 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="宋体"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="PMingLiU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4D095197">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w14:paraId="6EE64DBE">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="99" w:type="pct"/>
+            <w:tcW w:w="119" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...316 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75355C0E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D2284E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4630EBDC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE81937">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015EC110">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EF1E78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDCF0F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7D5001">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E46DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B4A40E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>im</w:t>
-[...1498 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...490 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>nglish Fun Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A07A1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>im</w:t>
-[...515 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...642 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...15 lines deleted...]
-            <w:tcW w:w="2016" w:type="pct"/>
+              <w:t>nglish Fun Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1664893B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="766CF723">
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D622A8E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="748377BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621A34E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C14AAFD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05971064">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBC5563">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658E48FF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="248F6559">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="067354B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="top"/>
-[...3 lines deleted...]
-              <w:widowControl/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118D3EFE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="788FAA76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Winter Vacation starts!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E94C4C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6D44BE90">
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6E7786">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1ECEFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD6E8CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268EF245">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4216EE78">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E91AA44">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A8EC41">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B925FF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185D5010">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5503C1E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7556CB83">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70125887">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="48B715DD">
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3419E3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B890F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB0FFDF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207189B0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D39F98">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DE5897">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B301D08">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A5A5C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5791AAE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A98BA43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
-[...674 lines deleted...]
-                <w:kern w:val="2"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
-[...12 lines deleted...]
-              <w:widowControl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4444F3A7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
-[...444 lines deleted...]
-                <w:kern w:val="2"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
-[...70 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D8B7B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4827525C">
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8F0E75">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7481C661">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A029F07">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5A2F08">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E2D620">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2016" w:type="pct"/>
-[...472 lines deleted...]
-                <w:kern w:val="2"/>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6CB1A0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E5B2F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17866E05">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2593D4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294CA4D1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="731CB8E9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
-[...114 lines deleted...]
-                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="743F4D1D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7FF594">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6293D673">
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7F97B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217DE6BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7512A7BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352B0FDD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F277C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EBBC7D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="123" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E97B2CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="119" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5507AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="128" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D13533A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A72F50">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1108" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="471DF973">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...372 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9F2827">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...1799 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17901028">
+    <w:p w14:paraId="4410FFFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
-    <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="86"/>
+    <w:altName w:val="汉仪书宋二KW"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0604020202090204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="黑体">
+    <w:altName w:val="汉仪中黑KW"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+    <w:panose1 w:val="02070409020205090404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="40007843" w:usb2="00000001" w:usb3="00000000" w:csb0="400001BF" w:csb1="DFF70000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:altName w:val="Kingsoft Sign"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Dotum">
-[...2 lines deleted...]
-    <w:charset w:val="81"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="宋体-繁"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体-繁">
+    <w:panose1 w:val="02010600040101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="0004009F" w:csb1="DFD70000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:altName w:val="Helvetica Neue"/>
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Malgun Gothic">
-[...1 lines deleted...]
-    <w:charset w:val="81"/>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="02000503000000020004"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DFKai-SB">
-    <w:altName w:val="Microsoft JhengHei Light"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="宋体-繁"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="標楷體">
+    <w:altName w:val="汉仪楷体简"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei Light">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="汉仪楷体简">
+    <w:panose1 w:val="02010600000101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="800002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0800" w:usb2="00000002" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...22 lines deleted...]
-    <w:altName w:val="Microsoft JhengHei Light"/>
+  <w:font w:name="DFKai-SB">
+    <w:altName w:val="苹方-简"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-    <w:panose1 w:val="02010600030101010101"/>
+  <w:font w:name="苹方-简">
+    <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7ACFFDFB" w:usb2="00000017" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="汉仪书宋二KW">
+    <w:panose1 w:val="00020600040101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="18EF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft JhengHei">
+  <w:font w:name="微軟正黑體">
+    <w:altName w:val="汉仪中黑KW"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KSOFF735EFC7">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="汉仪中黑KW">
+    <w:panose1 w:val="00020600040101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="18EF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KSOF85BD8185">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="宋体-简">
+    <w:panose1 w:val="02010800040101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KSOFF55C9CA8">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="KSOF2BE21744">
-[...1 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Kingsoft Sign">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1AA2DF6E">
+  <w:p w14:paraId="2D60230B">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei"/>
+        <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="645949E9">
+  <w:p w14:paraId="3C62DE40">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11562,53 +11211,53 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3B45F278">
+  <w:p w14:paraId="6661DF4A">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeAspect="1" noChangeArrowheads="1"/>
@@ -11754,51 +11403,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="151"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
@@ -11816,109 +11465,164 @@
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="21787EF5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="7141612A"/>
+    <w:rsid w:val="0BE1A2D0"/>
+    <w:rsid w:val="1F3F40C4"/>
+    <w:rsid w:val="2F7A23F3"/>
+    <w:rsid w:val="4F9FE079"/>
+    <w:rsid w:val="4FFE0B70"/>
+    <w:rsid w:val="5BF874E8"/>
+    <w:rsid w:val="5DBCE6F6"/>
+    <w:rsid w:val="5F7FE280"/>
+    <w:rsid w:val="6BF7B717"/>
+    <w:rsid w:val="6BFFCD0A"/>
+    <w:rsid w:val="6EFDEA7E"/>
+    <w:rsid w:val="6F6D44D1"/>
+    <w:rsid w:val="76BFADE6"/>
+    <w:rsid w:val="7761A4A5"/>
+    <w:rsid w:val="777E650A"/>
+    <w:rsid w:val="799F5564"/>
+    <w:rsid w:val="7AE739A4"/>
+    <w:rsid w:val="7BB9B106"/>
+    <w:rsid w:val="7DDFB117"/>
+    <w:rsid w:val="7DF7D3E0"/>
+    <w:rsid w:val="7F5BCC6D"/>
+    <w:rsid w:val="7F5D0C92"/>
+    <w:rsid w:val="7F7D08EE"/>
+    <w:rsid w:val="7FDF4A32"/>
+    <w:rsid w:val="7FFFB484"/>
+    <w:rsid w:val="977DB1EA"/>
+    <w:rsid w:val="97BC411C"/>
+    <w:rsid w:val="9BF7CED3"/>
+    <w:rsid w:val="9CDBC0F3"/>
+    <w:rsid w:val="BF7BEEA1"/>
+    <w:rsid w:val="C777D385"/>
+    <w:rsid w:val="CB3BF628"/>
+    <w:rsid w:val="CEFAFFE0"/>
+    <w:rsid w:val="CFC3AD2E"/>
+    <w:rsid w:val="DCFDE0E1"/>
+    <w:rsid w:val="DDBBF890"/>
+    <w:rsid w:val="DFFF33D4"/>
+    <w:rsid w:val="EAFEB92F"/>
+    <w:rsid w:val="ED7FBFE2"/>
+    <w:rsid w:val="EDFDCC80"/>
+    <w:rsid w:val="EFD7EB1C"/>
+    <w:rsid w:val="EFF2F7D0"/>
+    <w:rsid w:val="EFFF3594"/>
+    <w:rsid w:val="F0D78A1E"/>
+    <w:rsid w:val="F6058EA0"/>
+    <w:rsid w:val="F73758C0"/>
+    <w:rsid w:val="FB7F07FD"/>
+    <w:rsid w:val="FBFF2A25"/>
+    <w:rsid w:val="FCEFB5E8"/>
+    <w:rsid w:val="FDDD70BD"/>
+    <w:rsid w:val="FEFD5376"/>
+    <w:rsid w:val="FEFDB8E7"/>
+    <w:rsid w:val="FF6F0BC2"/>
+    <w:rsid w:val="FF7D9A24"/>
+    <w:rsid w:val="FF9D78DC"/>
+    <w:rsid w:val="FF9FD96D"/>
+    <w:rsid w:val="FFBF624E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
@@ -11936,167 +11640,167 @@
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
     <w:lsdException w:uiPriority="39" w:name="toc 5"/>
     <w:lsdException w:uiPriority="39" w:name="toc 6"/>
     <w:lsdException w:uiPriority="39" w:name="toc 7"/>
     <w:lsdException w:uiPriority="39" w:name="toc 8"/>
     <w:lsdException w:uiPriority="39" w:name="toc 9"/>
     <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
     <w:lsdException w:uiPriority="99" w:name="footnote text"/>
     <w:lsdException w:uiPriority="99" w:name="annotation text"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
     <w:lsdException w:uiPriority="99" w:name="index heading"/>
     <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
     <w:lsdException w:uiPriority="99" w:name="table of figures"/>
     <w:lsdException w:uiPriority="99" w:name="envelope address"/>
     <w:lsdException w:uiPriority="99" w:name="envelope return"/>
     <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
     <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
-    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
@@ -12169,243 +11873,247 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="52"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="9">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="6">
+  <w:style w:type="table" w:default="1" w:styleId="7">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
-    <w:qFormat/>
+    <w:link w:val="15"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
-[...17 lines deleted...]
-    <w:qFormat/>
+    <w:link w:val="13"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="12"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="8">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="7"/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="10">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁首 字元"/>
-    <w:link w:val="4"/>
-    <w:qFormat/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="頁尾 字元"/>
-    <w:link w:val="3"/>
-    <w:qFormat/>
+    <w:link w:val="4"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:cs="PMingLiU"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
     <w:name w:val="註解方塊文字 字元"/>
-    <w:link w:val="2"/>
-    <w:qFormat/>
+    <w:link w:val="3"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="PMingLiU" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Default"/>
-    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PMingLiU" w:hAnsi="Times New Roman" w:eastAsia="PMingLiU" w:cs="PMingLiU"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...25 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -12648,63 +12356,60 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>1076</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>280</Words>
+  <Characters>1598</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2713</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.25225_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1875</CharactersWithSpaces>
+  <Application>WPS Office_12.1.24031.24031_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiNDdlNTZhMzk3M2Q3MmE2ZTBkNmVmYjcxYTIzYWMyOTUiLCJ1c2VySWQiOiIzODM0NTMyMzkifQ==</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.24031.24031</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-[...3 lines deleted...]
-    <vt:lpwstr>DB73712EB85B4E55B6F023C36D5404BE_13</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>65C9C52258FE5F612BE88B6AD9559EA3_42</vt:lpwstr>
   </property>
 </Properties>
 </file>