--- v0 (2026-06-04)
+++ v1 (2026-11-06)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="08669792">
+    <w:p w14:paraId="13D18F29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
@@ -56,252 +56,226 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>5學年度第二學期華東臺商子女學校小學部</w:t>
+        <w:t>6學年度第一學期華東臺商子女學校小學部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體" w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>一</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">一 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>年級</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="新細明體" w:hAnsi="新細明體" w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>美術</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">美術 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>領域教學進度表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F25CDFB">
+    <w:p w14:paraId="698D86F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任教科目：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>美術</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8DF51C">
+    <w:p w14:paraId="32048DB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="1024"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>任課教師：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>苗寶艷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB85E76">
+    <w:p w14:paraId="58D7ED95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">採用教材：  </w:t>
+        <w:t xml:space="preserve">採用教材： </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>☑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
@@ -321,10496 +295,10659 @@
         </w:rPr>
         <w:t>南一書局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>版本教科書;   □採取自編教材方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="6"/>
+        <w:tblStyle w:val="7"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="211"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="3767"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="260"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="271"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="261"/>
+        <w:gridCol w:w="250"/>
+        <w:gridCol w:w="252"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3623"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4357300F">
+      <w:tr w14:paraId="201F386B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="453" w:hRule="atLeast"/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28EF8421">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C03A675">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>月份</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7FCEEA">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="46B53E4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>週次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E76F05">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="pct"/>
+            <w:tcW w:w="510" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053D398D">
-[...9 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="55C1A2B8">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>章節</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="pct"/>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC45A65">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="65850133">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>預定教學進度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36355AF9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+          <w:p w14:paraId="415558E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(含學習任務)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1805" w:type="pct"/>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B061345">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
+          <w:p w14:paraId="6D0CC6A5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>重要活動記事</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4B9675C4">
+      <w:tr w14:paraId="2AC45E74">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="206" w:hRule="atLeast"/>
+          <w:trHeight w:val="224" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="488A03C4">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B45C2C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CD4B94">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7014F554">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="536718D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B133CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4307643E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5A87F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB4066C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEF55D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA06CE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...12 lines deleted...]
-            <w:tcW w:w="101" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="33F557AA">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3757EF2F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...191 lines deleted...]
-            <w:tcW w:w="489" w:type="pct"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...51 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C98E46B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w14:paraId="12DACF9A">
+      <w:tr w14:paraId="6FCFCF09">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:trHeight w:val="1059" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...281 lines deleted...]
-          <w:p w14:paraId="759216D6">
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B2142">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE80C4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618870A6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D23CA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E53A497">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7897952D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB4EC29">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E08D09">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6755ECCB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F207480">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="25D2D9C5">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>暖身周</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A77A7EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="780C1F72">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="新細明體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>開學第一課《我的彩色開學卡》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB6DBC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>2/16除夕；2/17正月初一</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、美術比賽收件</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7141D61B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、認識美術工具，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>制定</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>課堂</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>常規</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9D2423">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>、初步認識簡單的繪畫形式</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>及顏色</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>，大膽創作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5519F7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>8/31開學日；課輔班開始</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="131BBBDE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>9/4新北市學生美術比賽收件（校內初賽）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255B5B40">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/2-9/4課後才藝報名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44AE8AB9">
+      <w:tr w14:paraId="5BDFD895">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1277" w:hRule="atLeast"/>
+          <w:trHeight w:val="1016" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...9 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ABDEEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34744D16">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEDA012">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0448D8BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511D0058">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D77CB6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC80B74">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CFBC1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA8199E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB5CED2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03497143">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>暖身周</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FF2AED">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...19 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>自然紋樣的創意表達</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03897F66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1、立體手作-標本瓶植物瓶貼+創意繪畫</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033E4DB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="新細明體"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>平面繪畫-團扇創意彩繪</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E311E2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>9/9小學生定向輔導</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A87B56D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>9/10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...398 lines deleted...]
-              <w:t>2/28(六)補2/23(一)</w:t>
+              </w:rPr>
+              <w:t>校園安全暨防震防災演練</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E518B8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/12學校日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19C739A3">
+      <w:tr w14:paraId="6EFCC4A8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="686" w:hRule="atLeast"/>
+          <w:trHeight w:val="782" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...70 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607F8A35">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8A7BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142A5244">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A361AE4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AA53AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1CE042">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A1E78A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AADB73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...170 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AC3EE9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF71252">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第一單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E87FD54">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>我上一年級了</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E35002A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>我的好朋友</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="215EE494">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、觀察比較瞭解自己和朋友的不同之處</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108FBAB4">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、動手繪製人物外形的特徵與細節，注意繪畫工具的正確使用方式</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB38BA0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、分享作品嘗試介紹自己的好朋友</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DAB004">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/17小學部朝會-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB457F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...128 lines deleted...]
-              <w:t>3/4英文朗讀比賽</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44A35D40">
+      <w:tr w14:paraId="0B00E950">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:trHeight w:val="1700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560C7BEC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5089F098">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07030A4B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185E3C04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB5ABD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C023A30">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528481D6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AC9606">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78389630">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1DCCE7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A78A7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>感恩教師主題作品製作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247405FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>0/6(二)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764B8E9C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>9/22公告</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+              <w:t>小學部</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
-                <w:color w:val="000000"/>
-[...488 lines deleted...]
-              <w:t>①</w:t>
+              </w:rPr>
+              <w:t>科展辦法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F87CAD3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/24 14:50放學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AA9581">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/24小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>-敬師活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2C0017">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9/25中秋節</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2A52FB66">
+      <w:tr w14:paraId="6CFFA79E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1235" w:hRule="atLeast"/>
+          <w:trHeight w:val="812" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...563 lines deleted...]
-              <w:t>3/21學校日 補6/29(一)</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148BEF57">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A8DA9D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E767A38">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC0B6D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B1CFD9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7B9723">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04298DD6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056239DC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12112D15">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A772FD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FE54BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>中秋節主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E5C8B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>9/28-9/30 G3-G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>單字大會考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02871542">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/1~7十一假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="423A094C">
+      <w:tr w14:paraId="00538913">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="558" w:hRule="atLeast"/>
+          <w:trHeight w:val="528" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...466 lines deleted...]
-              <w:t>3/25-3/27 G6畢業旅行</w:t>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6165709A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23867BB1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="103FFF3D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213B7B0D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8103FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E69007F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AEA941">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21332F2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC8C4C6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1EF38A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7468BAA8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DECCDD2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>藝術欣賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="446A5CEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/10補10/7(三)課程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，當天14:50放學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="72838823">
+      <w:tr w14:paraId="05CDA1D8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="552" w:hRule="atLeast"/>
+          <w:trHeight w:val="1689" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...276 lines deleted...]
-          <w:p w14:paraId="0846BF35">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E90B70C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226C066B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C00CDBB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0116A0A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016CBE19">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E630688">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BC35BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15915202">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ECFA7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3938354A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070A6C23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>認識校園</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C0FDC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>歡迎來到我最喜歡的地方</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9D77E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、說出自己最喜歡學校的那個地方</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696D38E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、從教室到最喜歡的地方會經過的景物</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7BD94B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、嘗試分享自己作品裡的景物</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AE886">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>四年級CTONI測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4C55A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="120A70DD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>五年級學力檢測(暫定十月中下旬)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1875020C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="78EDF953">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/14 Spelling Bee </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108AEE2A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>10/15小學部朝會-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01558C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...127 lines deleted...]
-              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-              <w:t>③</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="733109C4">
+      <w:tr w14:paraId="78D4BEB6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1230" w:hRule="atLeast"/>
+          <w:trHeight w:val="844" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...64 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2812A1C1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD14143">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="560E7840">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="294C16A1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6DA2AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...31 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147C6473">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F169B4F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...30 lines deleted...]
-              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F9283A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...284 lines deleted...]
-              <w:t>④</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC46593">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="192F51CB">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>第二單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2A4B43">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>認識校園</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005ADCA8">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>綜合實踐—探索校園</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8EC7B0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1、上週課程延展</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA6897A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2、探索校園的植物、昆蟲等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087D5401">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、瞭解秋天校園景色的不同</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE2546B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>3、畫一畫自己的發現，並學會分享作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B17C368">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G6教育旅行</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="09709517">
+      <w:tr w14:paraId="0EC98596">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1541" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...299 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC382B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4A9900">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD256CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A98D5D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9636CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF851AF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9CE77E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AC8251">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34982A13">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D25DA1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>第三單元</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54194A61">
-[...208 lines deleted...]
-              <w:t>」系列活動-樂活運動會</w:t>
+          <w:p w14:paraId="542919DF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>哇！好想吃</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B0ECA22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>午餐家家酒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57463755">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>、根據生活經驗討論最喜歡吃的菜</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AED086F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2、扮演廚師動手製作菜餚</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8C836A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3、說明輕黏土使用的基本技法與要求</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F87534C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/28小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625DB99A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10/29小學部朝會-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3D780A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="61DF19EA">
+      <w:tr w14:paraId="29049DAF">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="807" w:hRule="atLeast"/>
+          <w:trHeight w:val="660" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...285 lines deleted...]
-          <w:p w14:paraId="4EB4E1D6">
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69325DAD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C1B0C9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2974BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C091955">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030626DE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF4FF3A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E81B23E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE54418">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023FB195">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A01BE36">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161CCD76">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="257689E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第三單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB1FC3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>哇！好想吃</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B6CF2E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="SimSun" w:cs="微軟正黑體"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>冰箱裡面有什麼</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="282601F0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1、拓展課程</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7BE9D8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2、能夠說出冰箱的基本外形，初步理解冰箱的生活功能</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4EA61E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3、能夠運用繪畫、剪貼、折疊等多種造型手段來表現冰箱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709CB64E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...43 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/2-11/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>英文科</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>期中考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112B3917">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/4小學部健康操預演(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4A6F49">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/5小學部健康操預演(朝會時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778A5517">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...128 lines deleted...]
-              <w:t>國習、自習抽查</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301820FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/7廿五週年校慶</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>補</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>/20(三)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6A216C85">
+      <w:tr w14:paraId="3B076C58">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1266" w:hRule="atLeast"/>
+          <w:trHeight w:val="1125" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...285 lines deleted...]
-          <w:p w14:paraId="369D6148">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650678C5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2503CD12">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572B9A1A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D65977">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0105AB33">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F683F9C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1526B455">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A44DB0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260D82FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BE5677">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A944A73">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0E7F45">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6B13C58F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/9-11/13聯絡簿抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC62A78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="4F7D168D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/11語文競賽-字音字形(午休)；作文(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1C2480">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="36C5B719">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12一年級注音符號</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>檢測考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C8A2D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...133 lines deleted...]
-              <w:t>5/1-5/5勞動節</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/12-11/13中文科期中考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="525EB033">
+      <w:tr w14:paraId="7E87521A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1413" w:hRule="atLeast"/>
+          <w:trHeight w:val="1113" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...150 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8BB363">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC94D7D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十二</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5876C891">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09914E57">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDEE89F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE696FA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEBC501">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="251D5E66">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24295B6E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10721B7A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="148CBF45">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術季主題作品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2827CF2E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/18 G2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EF19AD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11/19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E23AA3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Let's Go </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5827C646">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>課後才藝-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...362 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w14:paraId="06A25CA6">
+      <w:tr w14:paraId="09B6119F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="692" w:hRule="atLeast"/>
+          <w:trHeight w:val="1567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...283 lines deleted...]
-          <w:p w14:paraId="2297A998">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5160F74F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E7D3EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十三</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C8C9CB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253F596A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0814C7F9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715359FB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B33CFDA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFB5A43">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCD9032">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E881134">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE03B39">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>一起來閱讀</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A32BB46">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>自製書籤</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="300CE7DD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、認識瞭解書籤</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C21C43B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、書籤製作的多種形式</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611021BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、用剪、貼、畫的方式進行創作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D742C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="3FA764F7">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/23-11/27國習、自習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AA88E7">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/25 G1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>G6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>Talent Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>（綜合活動）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3031B579">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>11/26小學部朝會-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14748C10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>11/26語文競賽-軟筆書法(朝會)；硬筆寫字(午休)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E1E8B6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...146 lines deleted...]
-              <w:t>⑥</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2292E765">
+      <w:tr w14:paraId="45594EE8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="667" w:hRule="atLeast"/>
+          <w:trHeight w:val="1385" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
-[...351 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D4A2EB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B40F880">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十四</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF558B9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4250DAA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B745E6C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42149C49">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A93585D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242B4A04">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C1A2A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E108B7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第四單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="014423E8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>我愛圖書館</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596CB658">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>綜合實踐</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EEA87C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>高高的書架</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="038C3D3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、課程延伸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5E2541">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、通過去圖書館實際觀察，初步掌握觀察和概括書架外觀的方法</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19697630">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、能用基本的幾何圖形繪畫書架</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253924D2">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/1華東藝術季開幕</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE55AE0">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/2華東藝術季-多元才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8ABAC9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>12/3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>班際體育競賽</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>朝會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19ECD42E">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...109 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3193A2AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-              <w:t>⑦</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>作業抽查</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5C359E44">
+      <w:tr w14:paraId="68AA2BAE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="988" w:hRule="atLeast"/>
+          <w:trHeight w:val="824" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...329 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="330E701F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA8F576">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229C69BD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CDEB84">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十五</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E76C3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DC78BA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72344045">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7747D8C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D79E98">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3953DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71749184">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="258ABF3F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸課程</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353B8FB8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>剪剪撕撕貼貼畫畫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B97E80">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、體驗以紙材為主的造型表現活動</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C59659">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>初步認識及掌握撕紙添畫、剪紙的欣賞方法、創作製作方法</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE72D52">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/9華東藝術季-音樂才藝SHOW (綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AADD22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...167 lines deleted...]
-              <w:t>⑧</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="296C484A">
+      <w:tr w14:paraId="6AB87980">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:tcBorders>
-[...284 lines deleted...]
-          <w:p w14:paraId="3F15AEC3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E31997">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F0EA24">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十六</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4C420A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AE6899">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45487922">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C3BEF6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F5660F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B51B198">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A97B2E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="585C6689">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198CD53F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>聲音好好玩</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029CC7C4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>我的空盒樂器</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0244806F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、聽聽各種聲音</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529E3AE0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、如何選擇材料</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404E7789">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、自製樂器</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="084A4A73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5890ABE9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/14-12/18數習、社習抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C07466">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/16語文競賽-語文朗讀(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4CD09A">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/17小學部朝會-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B335050">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...181 lines deleted...]
-              <w:t>⑨</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="67A03AA1">
+      <w:tr w14:paraId="6D0800E0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1239" w:hRule="atLeast"/>
+          <w:trHeight w:val="832" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...343 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B991C29">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565AB810">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十七</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A8329A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3797C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F4473B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6805E7B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7520B6CF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C7F7E4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C19954F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEC552D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第五單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D56817D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>一起玩</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>聲音</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0B9ED1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>畫聲音</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2373393E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、上週課程延伸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73411A14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、感受聲音的獨特魅力</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4542D6D8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、用不同方法表達不同的聲音</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298332E6">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>12/24小學部朝會-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35303C94">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-                <w:color w:val="000000"/>
-[...188 lines deleted...]
-              <w:t>⑩</w:t>
+              </w:rPr>
+              <w:t>‧</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>課後才藝-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7205EBBE">
+      <w:tr w14:paraId="49C605D9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1278" w:hRule="atLeast"/>
+          <w:trHeight w:val="1391" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcW w:w="120" w:type="pct"/>
             <w:vMerge w:val="continue"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
-[...282 lines deleted...]
-          <w:p w14:paraId="2127071C">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0955CCD4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA3CD37">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十八</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAD6E7F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE1026F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FC5FA7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B436A42">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6424250F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485415B1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7768467F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="484AF1D0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第六單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CF92DD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>新的一年</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247FB9F2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>年獸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76482F30">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>了解年獸的來歷</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063FD74D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>發揮想象畫出獨特的年獸</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B37B7E6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>分享講述自己創作的年獸故事</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2984D58E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3E642C4C">
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-01/05作文抽查</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5302121C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/28-12/31英文期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF05070">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="24" w:rightChars="10"/>
-              <w:jc w:val="both"/>
-[...183 lines deleted...]
-              <w:t>6/19 端午節放假</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>12/30語文競賽-客語朗讀(午休)；閩語朗讀及閩語演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C517707">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1/1元旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E945A3E">
+      <w:tr w14:paraId="16219F0D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:trHeight w:val="818" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101" w:type="pct"/>
-[...280 lines deleted...]
-          <w:p w14:paraId="12859AC0">
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5F448D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF2A7CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E26BB40">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>十九</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E60BB3">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26624213">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E22EEBC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEFDAFA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E2C3B4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7D6F70">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6738C610">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="103CCA06">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第六單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B89DBA6">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>新的一年紙鞭炮的製作</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="277C6ED7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、討論新年的裝飾手工</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFD026E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、學習觀察佈置教室的喜慶熱鬧氛圍</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B1B5C8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、利用剪貼與繪畫方式動手製作年節飾品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EB51E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:ind w:right="24" w:rightChars="10"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="56CDEF78">
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/4 Star Reading </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>測驗</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C5EDF8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="222" w:leftChars="10" w:right="24" w:rightChars="10" w:hanging="198"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/5-1/6 中文科期末考</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F6B129">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="24" w:rightChars="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>1/6語文競賽-語文演說(綜合</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="SimSun"/>
+              </w:rPr>
+              <w:t>活動</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="79F721F1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="553" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20078082">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B69988A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>廿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A285C25">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0417C60B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A88127">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5439DB00">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DA20AC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4441B0B2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5C8D2A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F84A10">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>第六單元</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271B4DCF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>新的一年</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F78B97F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>三心卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D304A2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>1、說一說過年的新願望</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7718CEFF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>2、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>能夠察覺在這一年裡，接受過誰的幫助</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A79F6BC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、知道周遭有哪些需要關心或幫助的人</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3、自己會製作三新卡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCCACF3">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/13創客嘉年華(綜合課時間辦理)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="4418DA08">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="561" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB515CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C08E2F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>6/26 休業式</w:t>
+              <w:t>廿一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8A29E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0029AA1F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4594887F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD781BF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2C17E0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="778F98CE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C385C00">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="517F781F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>延伸教學</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5BDA4C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>藝術欣賞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522ACA07">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>1/19休業式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7BCBF8EA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65650124">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53650729">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6942B441">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD111CA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D87C29A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540DB23A">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC5899C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4D2BC5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="216B41FC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A329F01">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D69C3AD">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C22FAA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="40086B44">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D13025E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66429208">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2053EF5F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6748248C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C6628B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7485D863">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50826E7E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38254A52">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37089F4D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2E672D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B3836">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA5EE14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/6春節</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="0339AD63">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDAF41C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5011AD1C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13755834">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>寒3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C4905F">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28017FDC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4379F707">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629293C0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D94FEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E46E14">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B338774">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="077EE1E2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BE41F1">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075B1CEB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="120" w:leftChars="50" w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="15FEEB72">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E60FE82">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0585BB">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC6DAFE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="134" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8A9823">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:bdr w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="130" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DD8A22">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1404BCEA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="125" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C45A40">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EED1348">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="121" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="389A0956">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5CBAA0">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15262A0C">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478451EF">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="120" w:rightChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>2/1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體" w:cs="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下學期開學日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="166E477D">
+    <w:p w14:paraId="556DE1DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1026"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:w w:val="80"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="737" w:bottom="567" w:left="737" w:header="454" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
@@ -10882,107 +11019,79 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="082E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DengXian">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="795CD88E">
+  <w:p w14:paraId="1A319099">
     <w:pPr>
       <w:pStyle w:val="4"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="微軟正黑體" w:hAnsi="微軟正黑體" w:eastAsia="微軟正黑體"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4A99AA4B">
+  <w:p w14:paraId="706B03E3">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11130,51 +11239,51 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 2" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251655168;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/bIBR9&#10;n7T/gHjctNrOZxvVrapUiybto9Iy7ZnYOLZmAwMSp/v1uxds4ibttoe1UsvH4XDuucD19e2hqcme&#10;a1NJkdLkIqaEi0zmldim9Nv6/btLSoxlIme1FDylj9zQ25vXr65bteAjWco655oAiTCLVqW0tFYt&#10;oshkJW+YuZCKC5gspG6Yha7eRrlmLbA3dTSK41nUSp0rLTNuDIze+0naMep/IZRFUWX8Xma7hgvr&#10;WTWvmYWQTFkpQ2+c2qLgmf1SFIZbUqcUIrXuL2wC7Q3+jW6u2WKrmSqrrJPA/kXCSUwNqwRsGqju&#10;mWVkp6szqqbKtDSysBeZbCIfiHMEokjiE2++lkxxFwtYbVQw3fw/2uzz/kGTKk/pmBLBGkj4d8jP&#10;nbZkhOa0yiwA81U9aAzPqI8y+2GIkMuSiS2/MwoshmMEi/shrWVbcpaDygQpoicc2DHARjbtJ5nD&#10;dmxnpbPuUOiGaIlsl1dxPI5jNwwekYNL2GNIGD9YksHgbDyN4YeSDObGyRx7bku2QDZUnO2MXXHp&#10;2mz/0Vif8RxaLl95F/UKWIqmhuS/fUeS+DKOSez/d2ckACFWD3wTdcARcYFC9gNo1IOAbZTMHNvq&#10;DAWehz1xv5XzfMgzGSACz/hU0rRH3S7ICmjGpD/ZQdDsKcRznSuaP4U9JwneBy+622ziAzzVdNXD&#10;3kZkNSWrmT9Qw+CSo+eAuUTYmQFJsBt55gg7xxzdBswMYeeYodeAgcimJ5LXQQ5kNibts3Gtgx4H&#10;Kp8HBUEA8la/wBZU/YktHII/6QpnIGz5grZwEgLwBW3hLATggDHCRHaXiJX9vcoOohuDFoEXAq8s&#10;3jMlDd5itBiuKpiIDwPczoNwl/R5MLiIYHfc/woGkxDskvpXMHiA4PlQhl/UydfwrJ3WDO1qxsaf&#10;GsUsRu1igyZpU+oSTUkZWvBM6R3W2S8/eh8auedr6VbZk2cN9j/O1mKI6phBcv+89fPHFWrA5/He&#10;4iOiX+ORR84h2mNACsbnUhQCRX8Gj6mRdZW/r+oagzF6u1nWmuwZ1NlljL8u7axWJfOj/qX2mjq4&#10;43/CU7vjICTyeiiOuAqCRcPXo43MH6GAuFIB5wm+ZaBmlFL/oqSFSp5S83PHNKek/iCgCF0lkwnA&#10;rOtMpvMRdPRwZjOcEbtmKSEIuOZMZMCaUts3l9Z/OeyUrralK3suk9rY9eE704ooaMICSPxD3X8S&#10;9FUHTQ1IXCfkHdS+osKS5EL0gXUdKPjOn+7jBL8ohn2HOn6Q3fwGUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAKwYAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAANBQAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAMQUAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAQbwCCNMAAAAGAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNXil/C/AwAA2AkAAA4AAAAAAAAAAQAgAAAAIgEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAFMHAAAAAA==&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="2CCF1A7B">
+  <w:p w14:paraId="5D2A6443">
     <w:pPr>
       <w:pStyle w:val="4"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -11323,316 +11432,250 @@
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="WordArt 1" o:spid="_x0000_s1026" o:spt="100" style="position:absolute;left:0pt;height:250pt;width:500pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;rotation:-2948792f;z-index:-251654144;mso-width-relative:page;mso-height-relative:page;" fillcolor="#C0C0C0" filled="t" stroked="f" coordsize="21600,21600" o:allowincell="f" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAQbwCCNMAAAAG&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQWvDMAyF74P9B6NBL2O1W9gYWZxCOwbrce3Y2Ym1OCyW&#10;Q+w0TX99lV02HYTEE+99yjdn34oT9rEJpGG1VCCQqmAbqjV8Ht8enkHEZMiaNhBqmDDCpri9yU1m&#10;w0gfeDqkWrAJxcxocCl1mZSxcuhNXIYOibXv0HuTeO1raXszsrlv5VqpJ+lNQ5zgTIc7h9XPYfAa&#10;tmU1NoOb5LR9j/eX193eHr/2Wi/uVuoFRMJz+juGGZ/RoWCmMgxko2g18CPpt8+a4gJRanicB1nk&#10;8j9+cQVQSwMEFAAAAAgAh07iQEdmJMy7AwAA2AkAAA4AAABkcnMvZTJvRG9jLnhtbK1WXW/jKBR9&#10;H2n/A/LjjKZ2vtuoaVWlmmik2W2lyWqeiY1jqzawQOJ0f/0ewCZu0nb7MK3Ugjkczj0XuFzfHuqK&#10;7JnSpeCLaHCRRITxVGQl3y6iv9ffvl5GRBvKM1oJzhbRM9PR7c0fn64bOWdDUYgqY4qAhOt5IxdR&#10;YYycx7FOC1ZTfSEk4xjMhaqpQVdt40zRBux1FQ+TZBo3QmVSiZRpja/3fjBqGdVHCEWelym7F+mu&#10;Ztx4VsUqahCSLkqpoxunNs9Zah7yXDNDqkWESI37i0XQ3ti/8c01nW8VlUWZthLoRyScxFTTkmPR&#10;QHVPDSU7VZ5R1WWqhBa5uUhFHftAnCOIYpCcePOzoJK5WGC1lsF0/fto07/2j4qUGXZCRDitkfBf&#10;yM+dMmRgzWmkngPzUz4qG56WP0T6pAkXy4LyLbvTEhb7yd0npURTMJpBpaOIX3DYjgYb2TR/igzL&#10;0Z0RzrpDrmqihGW7vEqSUZK4z/CIHFzCnkPC2MGQFB+no0mCn4ikGBsNZrZnVcd0btms4nSnzYoJ&#10;16b7H9r4jGdouXxlbdQrsOR1heR/+UoGyWWSkMT/b/dIAMIoD/wct8Ch9wrZD6BhBwLbcDB1bCtn&#10;Rx816qHseqvh6WLjHiLwjE5Rkw51Oycr0IxIt7ODoOlLiOc6VzR7CXtNEu4HH3+72NgHeKrpqoN9&#10;iclqQlZTchbc4Og5MJcWdo4JdluemYWdY45uAzO1sHNM32tgENnkRPI6yEFmE9K8Gtc66HGg4nVQ&#10;EASQt/oNtqDqPbawCd7TFfZAWPINbWEnBOAb2sJeCMAeI47YtjtEtOjOVXrg7cFCi+CGsEfWnjMp&#10;tD3F1mIcVZjoTylQ7pC+DoaLFuy2O9Z7HwyTLNgl9X/B8MCCZ30ZflIrX+FaO60ZytWMjd81khob&#10;tYsNTdIsIpfoiBShhWtK7WydfXjqfKjFnq2Fm2VOrjWsfxyteB/VMkNyd71148cZssfn8d7iI6Kb&#10;45FHzj7aYyDFxucu0hCo9ad3mWpRldm3sqpsMFptN8tKkT1FnV0m9telnVayoP6rv6m9phbu+F/w&#10;VG47cGF5PdR+cRXEFg1fjzYie0YBcaUC+wlvGdSMQqh/I9Kgki8i/c+OKhaR6jtHEboajMeAGdcZ&#10;T2ZDdFR/ZNMf4bt6KRAEjjnlKVgXkemaS+NfDjupym3hyp7LpNJmffhFlSQSTUxA4h+r7knQVR1r&#10;akDaeVzcofblpS1JLkQfWNtBwXf+tI8T+6Lo9x3q+CC7+Q9QSwMECgAAAAAAh07iQAAAAAAAAAAA&#10;AAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVsc6WQ&#10;wWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJLpGxg&#10;1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3zUSc&#10;bG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbhG7lG&#10;sxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg9wAA&#10;AOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBk&#10;TxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHl&#10;pr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF&#10;9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7D&#10;mDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAUAAAA&#10;CACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAAnBgAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAAkFAABfcmVscy9QSwECFAAU&#10;AAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAAtBQAAX3JlbHMvLnJlbHNQSwECFAAK&#10;AAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAIAIdO&#10;4kBBvAII0wAAAAYBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAUAAAA&#10;CACHTuJAR2YkzLsDAADYCQAADgAAAAAAAAABACAAAAAiAQAAZHJzL2Uyb0RvYy54bWxQSwUGAAAA&#10;AAYABgBZAQAATwcAAAAA&#10;" path="m0,0l21600,0m0,21600l21600,21600e">
               <v:path o:connectlocs="0,0;6350000,0;0,3175000;6350000,3175000" o:connectangles="0,0,0,0"/>
               <v:fill on="t" opacity="32768f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="D162AD65"/>
+    <w:nsid w:val="241CEB9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D162AD65"/>
-[...59 lines deleted...]
-    <w:tmpl w:val="5EC9B191"/>
+    <w:tmpl w:val="241CEB9A"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
-[...13 lines deleted...]
-  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
-[...2 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="FFEF" w:allStyles="1" w:customStyles="1" w:latentStyles="1" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="1" w:tableStyles="1" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="1"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning w:val="1"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
-    <w:doNotWrapTextWithPunct/>
-    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00233FEA"/>
     <w:rsid w:val="00034D1B"/>
     <w:rsid w:val="00045CE6"/>
     <w:rsid w:val="00081C6C"/>
     <w:rsid w:val="000B181E"/>
     <w:rsid w:val="000B586E"/>
     <w:rsid w:val="001151EC"/>
     <w:rsid w:val="00153193"/>
     <w:rsid w:val="00155CED"/>
     <w:rsid w:val="00162306"/>
     <w:rsid w:val="00166207"/>
     <w:rsid w:val="00166210"/>
     <w:rsid w:val="001706D1"/>
     <w:rsid w:val="00193F42"/>
     <w:rsid w:val="001A5DBB"/>
     <w:rsid w:val="00233FEA"/>
     <w:rsid w:val="00294BD6"/>
     <w:rsid w:val="00294CDC"/>
     <w:rsid w:val="002A0804"/>
     <w:rsid w:val="002C073A"/>
     <w:rsid w:val="002E012C"/>
     <w:rsid w:val="002E46EE"/>
     <w:rsid w:val="003865D7"/>
     <w:rsid w:val="00391D47"/>
     <w:rsid w:val="003B46E6"/>
     <w:rsid w:val="003D3E86"/>
     <w:rsid w:val="004A7CA5"/>
     <w:rsid w:val="004C5F24"/>
     <w:rsid w:val="004D4E9E"/>
     <w:rsid w:val="004F3A43"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="005357C1"/>
     <w:rsid w:val="0055719B"/>
     <w:rsid w:val="005A1504"/>
     <w:rsid w:val="005E1D2A"/>
     <w:rsid w:val="0063019F"/>
     <w:rsid w:val="00686EEA"/>
     <w:rsid w:val="00691CAB"/>
+    <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A12B6"/>
     <w:rsid w:val="006B4A50"/>
+    <w:rsid w:val="00700DE7"/>
     <w:rsid w:val="0071660E"/>
     <w:rsid w:val="0072118C"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="00761D1F"/>
     <w:rsid w:val="007935C7"/>
     <w:rsid w:val="007C3843"/>
     <w:rsid w:val="00875D67"/>
     <w:rsid w:val="0089382F"/>
     <w:rsid w:val="008B791D"/>
     <w:rsid w:val="008E082B"/>
     <w:rsid w:val="0095502D"/>
     <w:rsid w:val="009704E6"/>
     <w:rsid w:val="009743F8"/>
     <w:rsid w:val="009C78FF"/>
     <w:rsid w:val="00B119C8"/>
     <w:rsid w:val="00B14972"/>
     <w:rsid w:val="00B168F0"/>
     <w:rsid w:val="00B21252"/>
     <w:rsid w:val="00B21262"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B46A28"/>
     <w:rsid w:val="00B9563E"/>
     <w:rsid w:val="00BE226C"/>
+    <w:rsid w:val="00BF615C"/>
     <w:rsid w:val="00C04B97"/>
     <w:rsid w:val="00C06396"/>
     <w:rsid w:val="00C258BF"/>
     <w:rsid w:val="00C70D91"/>
     <w:rsid w:val="00C714E4"/>
     <w:rsid w:val="00C80F8C"/>
     <w:rsid w:val="00C86F71"/>
     <w:rsid w:val="00C9728C"/>
     <w:rsid w:val="00CD2DDB"/>
     <w:rsid w:val="00CE7913"/>
+    <w:rsid w:val="00D05F47"/>
     <w:rsid w:val="00D57D27"/>
     <w:rsid w:val="00D92D88"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DE0DAD"/>
     <w:rsid w:val="00DE1FCA"/>
     <w:rsid w:val="00E030E6"/>
     <w:rsid w:val="00E166A1"/>
     <w:rsid w:val="00E36257"/>
     <w:rsid w:val="00E65832"/>
     <w:rsid w:val="00E81B2E"/>
     <w:rsid w:val="00EA2E0F"/>
     <w:rsid w:val="00F03CAF"/>
     <w:rsid w:val="00F05001"/>
     <w:rsid w:val="00FC1557"/>
     <w:rsid w:val="00FD3CA7"/>
     <w:rsid w:val="00FE7389"/>
     <w:rsid w:val="00FF14E9"/>
     <w:rsid w:val="00FF53DF"/>
-    <w:rsid w:val="0964525F"/>
-[...26 lines deleted...]
-    <w:rsid w:val="7DA37BA4"/>
+    <w:rsid w:val="043C16E8"/>
+    <w:rsid w:val="0D2B567D"/>
+    <w:rsid w:val="0D63261D"/>
+    <w:rsid w:val="12667495"/>
+    <w:rsid w:val="139547DF"/>
+    <w:rsid w:val="13E76BAD"/>
+    <w:rsid w:val="16EC40F4"/>
+    <w:rsid w:val="1AA10E99"/>
+    <w:rsid w:val="200603BB"/>
+    <w:rsid w:val="2144119B"/>
+    <w:rsid w:val="232474D6"/>
+    <w:rsid w:val="249D7E79"/>
+    <w:rsid w:val="27AC7B69"/>
+    <w:rsid w:val="29EC6B0F"/>
+    <w:rsid w:val="310C4601"/>
+    <w:rsid w:val="3274203A"/>
+    <w:rsid w:val="3AFF6407"/>
+    <w:rsid w:val="3D1816DB"/>
+    <w:rsid w:val="439F6C52"/>
+    <w:rsid w:val="44790067"/>
+    <w:rsid w:val="4755115C"/>
+    <w:rsid w:val="49A75D68"/>
+    <w:rsid w:val="53582700"/>
+    <w:rsid w:val="557677EE"/>
+    <w:rsid w:val="69C62710"/>
+    <w:rsid w:val="6EED5F9B"/>
+    <w:rsid w:val="7339496F"/>
+    <w:rsid w:val="78DB6E64"/>
+    <w:rsid w:val="790F4D60"/>
+    <w:rsid w:val="7BCD6046"/>
+    <w:rsid w:val="7E045C11"/>
+    <w:rsid w:val="7F3472CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
@@ -11659,89 +11702,89 @@
     <w:lsdException w:uiPriority="99" w:name="line number"/>
     <w:lsdException w:uiPriority="99" w:name="page number"/>
     <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
     <w:lsdException w:uiPriority="99" w:name="endnote text"/>
     <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
     <w:lsdException w:uiPriority="99" w:name="macro"/>
     <w:lsdException w:uiPriority="99" w:name="toa heading"/>
     <w:lsdException w:uiPriority="99" w:name="List"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
     <w:lsdException w:uiPriority="99" w:name="List Number"/>
     <w:lsdException w:uiPriority="99" w:name="List 2"/>
     <w:lsdException w:uiPriority="99" w:name="List 3"/>
     <w:lsdException w:uiPriority="99" w:name="List 4"/>
     <w:lsdException w:uiPriority="99" w:name="List 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:uiPriority="99" w:name="Closing"/>
     <w:lsdException w:uiPriority="99" w:name="Signature"/>
-    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
     <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
     <w:lsdException w:uiPriority="99" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:uiPriority="99" w:name="Salutation"/>
     <w:lsdException w:uiPriority="99" w:name="Date"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
     <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
     <w:lsdException w:uiPriority="99" w:name="Block Text"/>
     <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
     <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:uiPriority="99" w:name="Document Map"/>
     <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
     <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
     <w:lsdException w:uiPriority="99" w:semiHidden="0" w:name="Normal (Web)"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
     <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
-    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
     <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
@@ -11858,205 +11901,258 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="7">
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="13"/>
+    <w:link w:val="14"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
+    <w:link w:val="12"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
+    <w:link w:val="11"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="table" w:styleId="7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="6"/>
+    <w:uiPriority w:val="39"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="9">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:uiPriority w:val="22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
     <w:name w:val="清單段落1"/>
     <w:qFormat/>
     <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="480" w:leftChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
     <w:name w:val="頁首 字元"/>
     <w:link w:val="4"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="2"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="頁尾 字元"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:lang w:val="zh-TW" w:bidi="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
     <w:name w:val="註解方塊文字 字元"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="新細明體" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Default"/>
+    <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="Times New Roman" w:eastAsia="新細明體" w:cs="新細明體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="16">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+    <w:name w:val="Table Text"/>
+    <w:basedOn w:val="1"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12300,63 +12396,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <Pages>3</Pages>
-  <Words>856</Words>
-[...1 lines deleted...]
-  <Lines>11</Lines>
+  <Words>1928</Words>
+  <Characters>2392</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1327</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>2423</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2U5NTVhODkzZjE0YzA3M2Q4OGY1ODMwNzYyZjBmNjAiLCJ1c2VySWQiOiIxMjExMTk3MTY4In0=</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
-    <vt:lpwstr>447487B73E6A41D28B70BB90E29504CF_12</vt:lpwstr>
+    <vt:lpwstr>9CA71B4FFC9D4CA6B61963AD0EBBD703_12</vt:lpwstr>
   </property>
 </Properties>
 </file>